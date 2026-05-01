--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belkacem Otazaghine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">belkacem-otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1967-9984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079497004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-1833-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Polymères Composites & Hybrides (PCH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 avenue de Clavières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30319 Alès Cedex</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of the irradiation process on the final properties of radiation-resistant polypropylene materials used for medical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 243, pp.113612. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2026.113612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced grafting for flame-retardant Miscanthus × giganteus stem fragments: Role of methodology and radiation source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 247, pp.112010. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2026.112010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alignment of h-BN platelets in LDPE disks on the thermal conductivity: Microstructure and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amèvi Tongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55, pp.100989. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2025.100989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate Low-Melting Glasses as Synergist in Flame-Retardant Cable Sheath Composition: Performance and Mode of Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (19), pp.2679. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17192679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable and highly hydrophobic flax fabrics designing via “grafting to” method using catalysed hydrosilylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, pp.104166. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2024.104166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Flame Retardancy of Flax Fabrics through Phytic Acid Grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.5642-5652. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardancy of Short Flax Fibers Modified by Radiation-Induced Grafting of Phosphonated Monomers: Comparison between Pre- and Simultaneous Irradiation Grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (5), pp.1176. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29051176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A One-Step Approach for a Durable and Highly Hydrophobic Coating for Flax Fabrics for Self-Cleaning Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (4), pp.829. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29040829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced graft copolymerization of a phosphonate monomer onto short flax fibers and Miscanthus x giganteus stem fragments: Influence of substrate composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.113094. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel reactive flame retardant to improve fire resistance and mechanical properties in epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 228, pp.110925. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less sensitive proton-exchange membrane to a relative humidity below 30%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byeong-Seon An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hee Soo Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 698, pp.122574. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2024.122574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method based on TGA/FTIR coupling to quantify the different thermal degradation steps of EVA/HNT composites prepared by different processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.106276. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Step Multifunctionalization of Flax Fabrics for Simultaneous Flame-Retardant and Hydro-Oleophobic Properties Using Radiation-Induced Graft Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Améduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2169. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15092169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification strategies for the control of graphene localization in PS/PMMA blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.100500. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2023.100500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation induced graft polymerization of fluorinated monomers onto flax fabrics for the control of hydrophobic and oleophobic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 281, pp.126132. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silazanes, a novel flax fibers functionalization: Effect on silicone-based composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 166, pp.107382. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of flax fibers by pre-irradiation grafting of a phosphonate monomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.114334. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between multiple chemical modification strategies on graphene or graphite and physical / electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.100376. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2022.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an Organotin Specific Molecularly Imprinted Polymer for Organotin Passive Sampling in Seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Avezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (11), pp.1786. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14111786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN Modification Using Several Hydroxylation and Grafting Methods and Their Incorporation into a PMMA/PA6 Polymer Blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (16), pp.2735. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12162735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous surface modification and mechanical enhancement of micro/nanofiber fabrics achieved by Janus particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7), pp.626-640. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2021.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite short-side-chain PFSA electrolyte membranes containing selectively modified halloysite nanotubes (HNTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Composites &amp; nanocomposites, 56 (23), pp.13108-13127. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-021-06109-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardant-Functionalized Cotton Cellulose Using Phosphonate-Based Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (7), pp.1629. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25071629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire behavior of innovative alginate foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 250, pp.116910. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and thermodynamic parameters guiding the localization of regioselectively modified kaolin platelets into a PS/PA6 co-continuous blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.122277. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling interfacial interactions in LDPE/flax fibre biocomposites by a combined chemical and radiation-induced grafting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.6333-6351. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-020-03221-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lignocellulosic substrate and phosphorus flame retardant type on grafting yield and flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.104612. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2020.104612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of olive pomace wastes as flame retardants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyssa El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (1), pp.47715-47727. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.47715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical properties of Aquivion/fluorine grafted sepiolite electrolyte membranes for use in PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Mosdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.933-946. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.06.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of monomer reactivity on radiation grafting of phosphorus flame retardants on flax fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.86-98. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy effect of phosphorus-modified halloysite on polyamide-11 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.526-534. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Contribution of Two Phosphorus-Based Groups to Polymer Flammability via Pyrolysis-Combustion Flow Calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Vagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (18), pp.2961. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12182961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene/Poly(vinyl alcohol) Blends Compatibilized with Kaolinite Janus Hybrid Particles and Their Transformation into Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (25), pp.10931-10940. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b01990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical treatments of flax fibers - Control of the diffusion of molecules into the fiber structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichem Chala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.430-439. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-grafting of flame retardants on flax fabrics - A comparison between different flame retardant structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.135-142. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2017.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between kaolinite and phosphinate-based flame retardant in Polyamide 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.248-256. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2018.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of phosphorus flame retardants on flax fabrics: Comparison between two routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 147, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperelastic behavior of modified sepiolite/SEBS thermoplastic elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (12), pp.7591-7604. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-0991-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of colemanite on the fire retardancy of ethylene-vinyl acetate and ethylene-methyl acrylate copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144, pp.401-410. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of functionalized halloysite on morphology and properties of polyamide-11/SEBS-g-MA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.418-430. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermosets flammability using a model based on group contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.203-213. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner surface modification of halloysite nanotubes and its influence on morphology and thermal properties of polystyrene/polyamide-11 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.300-312. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.5266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of polystyrene/polyamide-6 blend compatibilized with silica/polystyrene Janus hybrid nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (2), pp.305-310. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4975334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy of polypropylene/kaolinite composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.260-267. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy of ethylene-vinyl acetate composites - Evaluation of synergistic effects between ATH and diatomite fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.246-259. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus hybrid silica/polymer nanoparticles as effective compatibilizing agents for polystyrene/polyamide-6 melted blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2016.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the thermo-oxidative stability of chars using pyrolysis-combustion flow calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Evstratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.340 - 348. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation of polyesters filled with magnesium dihydroxide and magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (3), pp.445-463. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fam.2299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the ﬂammability of polymers from their chemical structure: An improved model based on group contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadéla Iftene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.42-55. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2016.01.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene-vinyl acetate copolymer/aluminium trihydroxide composites: A new method to predict the barrier effect during cone calorimeter tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Nafion®-sepiolite composite membranes for PEMFC with sulfo-fluorinated sepiolite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 495, pp.392-403. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification of lignin by phosphorus molecules to improve the fire behavior of polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113 (SI), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of dispersion and distribution of ultrafine kaolinite in polyamide-6 on the mechanical properties and fire retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116-117, pp.8-15. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2015.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of radiation-crosslinking on flame retarded polymer materials-How crosslinking disrupts the barrier effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Longerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106, pp.278-288. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the flame retardancy of flax fabrics by radiation grafting of phosphorus compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Apolinario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.313-325. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Py-GC/MS and PCFC to characterize the surface modification of flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2013.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy of ethylene vinyl acetate/ultrafine kaolinite composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.54-62. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the fire behavior of poly(1,4-butanediol succinate)/flax biocomposites by fiber surface modification with phosphorus compounds: molecular versus macromolecular strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (9), pp.1665-1673. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of modified Stöber silica nanoparticles in polystyrene/polyamide-6 blends: Coalescence inhibition and modification of the thermal degradation via controlled dispersion at the interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (11), pp.2704-2715. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2014.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isosorbide based polyurethanes: An isocyanate free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.588-594. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the combustion efficiency of polymers using a pyrolysis–combustion flow calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (10), pp.2182-2193. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites of polypropylene/polyamide 6 blends based on three different nanoclays: thermal stability and flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Saoût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polimery: journal on chemistry, technology and polymer processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafion®-sepiolite composite membranes for improved proton exchange membrane fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130, pp.167-179. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination effect of polyhedral oligomeric silsesquioxane (POSS) and a phosphorus modified PMMA, flammability and thermal stability properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.762-770. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a treated kaolinite on the thermal degradation and flame retardancy of poly(methyl methacrylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.58-66. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2012.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the molecular structure and the flammability of polymers: Study of phosphonate functions using microscale combustion calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.1258-1266. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2012.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of triblock copolymers from glycolysed poly(ethylene terephthalate) by living radical polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.433-443. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.22394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of maleimide-terminated n-butyl acrylate oligomers by atom transfer radical polymerization: Study of their copolymerization with vinyl ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joly-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (18), pp.4303-4322. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.20878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and copolymerisation of fluorinated monomers bearing a reactive lateral group Part 21. Radical copolymerisation of vinylidene fluoride with 2-hydroperfluorooct-1-ene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 126, pp.1009-1016. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2005.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of telechelic oligomers by atom transfer radical polymerization: A study of acrylate monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (11), pp.2377. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.20700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of long-scale interphases in biocomposites: a step towards bioinspired structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DUMBIO - Session de printemps 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement au feu de cinq bois gabonais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charnelle Steve Mouketou Beumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Linda Omouendze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMA’2024 - 3éme Conférence sur les Eco-Matériaux en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Natural Fibers by Radiografting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PnE 2024 - Congrès Plasturgie &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Ingénieurs des Plastiques (SFIP), May 2024, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement accéléré des fibres naturelles et de leurs composites : une étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Valery en Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of different radiation sterilization modalities on some different medical grades of polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sliwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAP 2024 - 15th International Symposium on Ionizing Radiation and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Foz do Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fonctionalisation de tissus de lin par radiogreffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New flame-retardant formulations for the outer sheath of optical cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOFRAM 2024 - International Conference on Eco-Friendly Additives and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV protection enhancement in miscanthus x giganteus via e-beam radio-grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of natural fibers by radiografting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PnE 2024 - Plasturgie &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Ingénieurs des Plastiques; IMT Nord Europe, May 2024, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1eres journées du GDR MultiPODE - Multifunctional nanostructured POlymer systems by DEsign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sofia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated weathering influence on natural fibers and their composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raíssa Carvalho Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEE’23 - Fifth International Symposium on Materials, Electrochemistry &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOCOMPOSITES CONDUCTEURS ELECTRIQUES A BASE DE 50PS/50PMMA ET GRAPHENE FONCTIONNALISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR REEPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalisation of natural fibers using ionizing radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation de Miscanthus x Giganteus par radiogreffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of Miscanthus x giganteus particles by pre-irradiation grafting of a phosphorus-containing monomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEE’23 - Fifth International Symposium on Materials, Electrochemistry &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified halloysite nanotubes (HNT) used as part of a flame retardant system for a LLDPE/EVA blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la conductivité thermique des composites PEBD/h-BN par contrôle de l'orientation des plaquettes h-BN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e atelier IRN Nanomateriaux Multifonctionnels Contrôlés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de fibres naturelles par radiogreffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Brendle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple graphene chemical modification strategies for the development of electrical conductive PMMA/PS nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGF 2022 - 7th edition of the european graphene forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modified graphene localization in PMMA/PS nanocomposites on electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation durable des arbres de Noël comme fibres de renforts pour des applications biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride modification and its incorporation into PMMA/PA6 polymer blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement au feu de formulations pour câbles électriques après vieillissement sous rayonnement gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2022 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiogreffage de fibres de lin - irradiation simultanée et pré-irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of natural fibers by radiografting of phosphorus-based FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Recent developments in flame-retardant materials by surface treatments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materianova, Nov 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra ter Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of graphene localization in co-continuous PMMA/PS polymer blends via chemical modification for electrical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano 2020 - The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-grafting of phosphorus flame retardant on flax fabrics: Pre-irradiation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Localization of Hexagonal-Boron Nitride Particles in a Co-Continuous Polyamide/Polypropylene Blend on the Thermal Conductivity of the Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PolyScience2021 - Global Summit on Polymer Science and Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Flax Fabrics by Pre-Irradiation Graftings of Phosphorus-Based Flame Retardants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2021 - 4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation de fibres de lin pour améliorer l’interface fibres/matrice de biocomposites LDPE/fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque PolyRay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiografting of phosphorus Flame Retardants on Flax Fabrics : Competition between Homopolymerization and Grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTEX2019 – 19 th World Textile Conference on Textiles at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ghen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquivion/fluorine grafted sepiolite composite membranes used for membrane electrode assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Mosdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification des interactions interfaciales dans des composites PEBD/fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC-ECOCOMP2019 - 4ème Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammability of phosphorus-containing polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bier Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Polymers and Organic Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palavas Les Flots, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and properties of Halloysite/polyamide 11 nanocomposites and filled polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes composites Nafion®- Argile pour pile à combustible basse température (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Industrielles Nanomatériaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the selective modification of halloysite on the morphology of polyamide/polystyrene blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of colemanite and glass frit on the barrier effect of EVA/ATH composites during fire testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hybrid Janus particles for compatibilizing and structuring polystyrene/polyamide-6 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du comportement à la déchirure d'un élastomère thermoplastique nanochargé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déformation des Polymères Solides, 25ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes composites Nafion®-Sépiolite pour pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between microstructure, mechanical properties and flame retardancy for a submicronic composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th National Congress on Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saints Constantine and Helena, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Optical Cable Safety with Advanced Flame-Retardant Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPM 2025 - the 20th European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of different radiation sterilization modalities on some Polyolefins for Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Sliwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARST 2025 - Third International Conference on Applications of Radiation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of chemical and radiation grafting of vinyl phosphonic acid on natural fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bastia, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation grafting on natural fibres: an easy way to increase the functionalities of textiles and composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRaP 2022 - The Ionizing Radiation and Polymers symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online meeting, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-grafting of phosphorus flame retardant on flax fabrics: Pre-irradiation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Miller Online Workshop on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN modification using hydroxylation and grafting and its incorporation into PMMA/PA6 polymer blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEP-SLAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Donostia-San Sebastián, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene and graphite chemical modifications to perform electrical conductive polymer nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021 - The 11th edition of Graphene Conference series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes d’Halloysite (HNTs) comme retardateurs de flamme dans des mélanges PE/EVA pour des applications en câblerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective dissolution of modified natural fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Švecová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSEPT 2019 - 4th International Conference on Ionic Liquids in Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.101-133, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halloysite nanotubes (HNTs)/polymer nanocomposites: thermal degradation and flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Saeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Nanoparticles : Properties and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.67-93, 2020, 978-0-12-816783-0. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816783-0.00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the Interface/Interphase in Natural Fibre Reinforced Composites: Treatments and Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Fibre Modifications and Localization of the Functionalization Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Interface/Interphase in Natural Fibre Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces in Natural Fibre Reinforced Composites: Definitions and Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction on Natural Fibre Structure: From the Molecular to the Macrostructural Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a formulation for a coating which matches the optical properties of a target coating comprising effect pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Périssé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kantimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Kathrin Schillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/083982. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId399"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belkacem Otazaghine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">belkacem-otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1967-9984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079497004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-1833-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Polymères Composites & Hybrides (PCH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 avenue de Clavières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30319 Alès Cedex</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modeling of barrier layer efficiency for flame retardant PE-EVA systems containing low-melting phosphate glasses using a double layer setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 248, pp.112074. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2026.112074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of the irradiation process on the final properties of radiation-resistant polypropylene materials used for medical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 243, pp.113612. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2026.113612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced grafting for flame-retardant Miscanthus × giganteus stem fragments: Role of methodology and radiation source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 247, pp.112010. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2026.112010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alignment of h-BN platelets in LDPE disks on the thermal conductivity: Microstructure and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amèvi Tongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55, pp.100989. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2025.100989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate Low-Melting Glasses as Synergist in Flame-Retardant Cable Sheath Composition: Performance and Mode of Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (19), pp.2679. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17192679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A One-Step Approach for a Durable and Highly Hydrophobic Coating for Flax Fabrics for Self-Cleaning Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (4), pp.829. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29040829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced graft copolymerization of a phosphonate monomer onto short flax fibers and Miscanthus x giganteus stem fragments: Influence of substrate composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.113094. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel reactive flame retardant to improve fire resistance and mechanical properties in epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 228, pp.110925. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less sensitive proton-exchange membrane to a relative humidity below 30%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byeong-Seon An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hee Soo Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 698, pp.122574. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2024.122574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method based on TGA/FTIR coupling to quantify the different thermal degradation steps of EVA/HNT composites prepared by different processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.106276. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Flame Retardancy of Flax Fabrics through Phytic Acid Grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.5642-5652. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardancy of Short Flax Fibers Modified by Radiation-Induced Grafting of Phosphonated Monomers: Comparison between Pre- and Simultaneous Irradiation Grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (5), pp.1176. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29051176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable and highly hydrophobic flax fabrics designing via “grafting to” method using catalysed hydrosilylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, pp.104166. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2024.104166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification strategies for the control of graphene localization in PS/PMMA blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.100500. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2023.100500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation induced graft polymerization of fluorinated monomers onto flax fabrics for the control of hydrophobic and oleophobic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 281, pp.126132. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silazanes, a novel flax fibers functionalization: Effect on silicone-based composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 166, pp.107382. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Step Multifunctionalization of Flax Fabrics for Simultaneous Flame-Retardant and Hydro-Oleophobic Properties Using Radiation-Induced Graft Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Améduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2169. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15092169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an Organotin Specific Molecularly Imprinted Polymer for Organotin Passive Sampling in Seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Avezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (11), pp.1786. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14111786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN Modification Using Several Hydroxylation and Grafting Methods and Their Incorporation into a PMMA/PA6 Polymer Blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (16), pp.2735. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12162735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between multiple chemical modification strategies on graphene or graphite and physical / electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.100376. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2022.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of flax fibers by pre-irradiation grafting of a phosphonate monomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.114334. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous surface modification and mechanical enhancement of micro/nanofiber fabrics achieved by Janus particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7), pp.626-640. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2021.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite short-side-chain PFSA electrolyte membranes containing selectively modified halloysite nanotubes (HNTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Composites &amp; nanocomposites, 56 (23), pp.13108-13127. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-021-06109-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardant-Functionalized Cotton Cellulose Using Phosphonate-Based Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (7), pp.1629. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25071629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire behavior of innovative alginate foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 250, pp.116910. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and thermodynamic parameters guiding the localization of regioselectively modified kaolin platelets into a PS/PA6 co-continuous blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.122277. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling interfacial interactions in LDPE/flax fibre biocomposites by a combined chemical and radiation-induced grafting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.6333-6351. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-020-03221-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lignocellulosic substrate and phosphorus flame retardant type on grafting yield and flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.104612. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2020.104612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of olive pomace wastes as flame retardants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyssa El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (1), pp.47715-47727. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.47715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of monomer reactivity on radiation grafting of phosphorus flame retardants on flax fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.86-98. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy effect of phosphorus-modified halloysite on polyamide-11 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.526-534. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Contribution of Two Phosphorus-Based Groups to Polymer Flammability via Pyrolysis-Combustion Flow Calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Vagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (18), pp.2961. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12182961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene/Poly(vinyl alcohol) Blends Compatibilized with Kaolinite Janus Hybrid Particles and Their Transformation into Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (25), pp.10931-10940. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b01990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical treatments of flax fibers - Control of the diffusion of molecules into the fiber structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichem Chala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.430-439. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical properties of Aquivion/fluorine grafted sepiolite electrolyte membranes for use in PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Mosdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.933-946. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.06.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-grafting of flame retardants on flax fabrics - A comparison between different flame retardant structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.135-142. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2017.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between kaolinite and phosphinate-based flame retardant in Polyamide 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.248-256. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2018.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of phosphorus flame retardants on flax fabrics: Comparison between two routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 147, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermosets flammability using a model based on group contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.203-213. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner surface modification of halloysite nanotubes and its influence on morphology and thermal properties of polystyrene/polyamide-11 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.300-312. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.5266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of polystyrene/polyamide-6 blend compatibilized with silica/polystyrene Janus hybrid nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (2), pp.305-310. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4975334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperelastic behavior of modified sepiolite/SEBS thermoplastic elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (12), pp.7591-7604. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-0991-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of functionalized halloysite on morphology and properties of polyamide-11/SEBS-g-MA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.418-430. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of colemanite on the fire retardancy of ethylene-vinyl acetate and ethylene-methyl acrylate copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144, pp.401-410. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus hybrid silica/polymer nanoparticles as effective compatibilizing agents for polystyrene/polyamide-6 melted blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2016.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the thermo-oxidative stability of chars using pyrolysis-combustion flow calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Evstratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.340 - 348. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation of polyesters filled with magnesium dihydroxide and magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (3), pp.445-463. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fam.2299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the ﬂammability of polymers from their chemical structure: An improved model based on group contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadéla Iftene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.42-55. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2016.01.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy of ethylene-vinyl acetate composites - Evaluation of synergistic effects between ATH and diatomite fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.246-259. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy of polypropylene/kaolinite composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.260-267. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Nafion®-sepiolite composite membranes for PEMFC with sulfo-fluorinated sepiolite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 495, pp.392-403. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification of lignin by phosphorus molecules to improve the fire behavior of polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113 (SI), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of dispersion and distribution of ultrafine kaolinite in polyamide-6 on the mechanical properties and fire retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116-117, pp.8-15. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2015.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of radiation-crosslinking on flame retarded polymer materials-How crosslinking disrupts the barrier effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Longerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106, pp.278-288. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the flame retardancy of flax fabrics by radiation grafting of phosphorus compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Apolinario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.313-325. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene-vinyl acetate copolymer/aluminium trihydroxide composites: A new method to predict the barrier effect during cone calorimeter tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Py-GC/MS and PCFC to characterize the surface modification of flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2013.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy of ethylene vinyl acetate/ultrafine kaolinite composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.54-62. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the fire behavior of poly(1,4-butanediol succinate)/flax biocomposites by fiber surface modification with phosphorus compounds: molecular versus macromolecular strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (9), pp.1665-1673. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of modified Stöber silica nanoparticles in polystyrene/polyamide-6 blends: Coalescence inhibition and modification of the thermal degradation via controlled dispersion at the interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (11), pp.2704-2715. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2014.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isosorbide based polyurethanes: An isocyanate free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.588-594. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the combustion efficiency of polymers using a pyrolysis–combustion flow calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (10), pp.2182-2193. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites of polypropylene/polyamide 6 blends based on three different nanoclays: thermal stability and flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Saoût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polimery: journal on chemistry, technology and polymer processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafion®-sepiolite composite membranes for improved proton exchange membrane fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130, pp.167-179. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination effect of polyhedral oligomeric silsesquioxane (POSS) and a phosphorus modified PMMA, flammability and thermal stability properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.762-770. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a treated kaolinite on the thermal degradation and flame retardancy of poly(methyl methacrylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.58-66. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2012.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the molecular structure and the flammability of polymers: Study of phosphonate functions using microscale combustion calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.1258-1266. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2012.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of triblock copolymers from glycolysed poly(ethylene terephthalate) by living radical polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.433-443. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.22394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of maleimide-terminated n-butyl acrylate oligomers by atom transfer radical polymerization: Study of their copolymerization with vinyl ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joly-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (18), pp.4303-4322. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.20878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and copolymerisation of fluorinated monomers bearing a reactive lateral group Part 21. Radical copolymerisation of vinylidene fluoride with 2-hydroperfluorooct-1-ene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 126, pp.1009-1016. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2005.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of telechelic oligomers by atom transfer radical polymerization: A study of acrylate monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (11), pp.2377. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.20700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of long-scale interphases in biocomposites: a step towards bioinspired structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DUMBIO - Session de printemps 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement au feu de cinq bois gabonais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charnelle Steve Mouketou Beumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Linda Omouendze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMA’2024 - 3éme Conférence sur les Eco-Matériaux en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement accéléré des fibres naturelles et de leurs composites : une étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Valery en Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of different radiation sterilization modalities on some different medical grades of polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sliwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAP 2024 - 15th International Symposium on Ionizing Radiation and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Foz do Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fonctionalisation de tissus de lin par radiogreffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New flame-retardant formulations for the outer sheath of optical cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOFRAM 2024 - International Conference on Eco-Friendly Additives and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV protection enhancement in miscanthus x giganteus via e-beam radio-grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of natural fibers by radiografting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PnE 2024 - Plasturgie &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Ingénieurs des Plastiques; IMT Nord Europe, May 2024, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1eres journées du GDR MultiPODE - Multifunctional nanostructured POlymer systems by DEsign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sofia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Natural Fibers by Radiografting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PnE 2024 - Congrès Plasturgie &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Ingénieurs des Plastiques (SFIP), May 2024, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated weathering influence on natural fibers and their composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raíssa Carvalho Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEE’23 - Fifth International Symposium on Materials, Electrochemistry &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOCOMPOSITES CONDUCTEURS ELECTRIQUES A BASE DE 50PS/50PMMA ET GRAPHENE FONCTIONNALISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR REEPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalisation of natural fibers using ionizing radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation de Miscanthus x Giganteus par radiogreffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of Miscanthus x giganteus particles by pre-irradiation grafting of a phosphorus-containing monomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEE’23 - Fifth International Symposium on Materials, Electrochemistry &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified halloysite nanotubes (HNT) used as part of a flame retardant system for a LLDPE/EVA blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la conductivité thermique des composites PEBD/h-BN par contrôle de l'orientation des plaquettes h-BN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e atelier IRN Nanomateriaux Multifonctionnels Contrôlés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple graphene chemical modification strategies for the development of electrical conductive PMMA/PS nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGF 2022 - 7th edition of the european graphene forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modified graphene localization in PMMA/PS nanocomposites on electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation durable des arbres de Noël comme fibres de renforts pour des applications biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride modification and its incorporation into PMMA/PA6 polymer blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement au feu de formulations pour câbles électriques après vieillissement sous rayonnement gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2022 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiogreffage de fibres de lin - irradiation simultanée et pré-irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of natural fibers by radiografting of phosphorus-based FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Recent developments in flame-retardant materials by surface treatments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materianova, Nov 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de fibres naturelles par radiogreffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Brendle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-grafting of phosphorus flame retardant on flax fabrics: Pre-irradiation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Localization of Hexagonal-Boron Nitride Particles in a Co-Continuous Polyamide/Polypropylene Blend on the Thermal Conductivity of the Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PolyScience2021 - Global Summit on Polymer Science and Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Flax Fabrics by Pre-Irradiation Graftings of Phosphorus-Based Flame Retardants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2021 - 4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of graphene localization in co-continuous PMMA/PS polymer blends via chemical modification for electrical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano 2020 - The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra ter Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiografting of phosphorus Flame Retardants on Flax Fabrics : Competition between Homopolymerization and Grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTEX2019 – 19 th World Textile Conference on Textiles at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ghen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquivion/fluorine grafted sepiolite composite membranes used for membrane electrode assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Mosdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification des interactions interfaciales dans des composites PEBD/fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC-ECOCOMP2019 - 4ème Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation de fibres de lin pour améliorer l’interface fibres/matrice de biocomposites LDPE/fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque PolyRay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammability of phosphorus-containing polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bier Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Polymers and Organic Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palavas Les Flots, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and properties of Halloysite/polyamide 11 nanocomposites and filled polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes composites Nafion®- Argile pour pile à combustible basse température (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Industrielles Nanomatériaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of colemanite and glass frit on the barrier effect of EVA/ATH composites during fire testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hybrid Janus particles for compatibilizing and structuring polystyrene/polyamide-6 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the selective modification of halloysite on the morphology of polyamide/polystyrene blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du comportement à la déchirure d'un élastomère thermoplastique nanochargé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déformation des Polymères Solides, 25ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes composites Nafion®-Sépiolite pour pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between microstructure, mechanical properties and flame retardancy for a submicronic composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th National Congress on Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saints Constantine and Helena, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Optical Cable Safety with Advanced Flame-Retardant Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPM 2025 - the 20th European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of different radiation sterilization modalities on some Polyolefins for Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Sliwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARST 2025 - Third International Conference on Applications of Radiation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of chemical and radiation grafting of vinyl phosphonic acid on natural fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bastia, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation grafting on natural fibres: an easy way to increase the functionalities of textiles and composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRaP 2022 - The Ionizing Radiation and Polymers symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online meeting, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-grafting of phosphorus flame retardant on flax fabrics: Pre-irradiation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Miller Online Workshop on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN modification using hydroxylation and grafting and its incorporation into PMMA/PA6 polymer blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEP-SLAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Donostia-San Sebastián, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene and graphite chemical modifications to perform electrical conductive polymer nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021 - The 11th edition of Graphene Conference series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes d’Halloysite (HNTs) comme retardateurs de flamme dans des mélanges PE/EVA pour des applications en câblerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective dissolution of modified natural fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Švecová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSEPT 2019 - 4th International Conference on Ionic Liquids in Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.101-133, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halloysite nanotubes (HNTs)/polymer nanocomposites: thermal degradation and flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Saeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Nanoparticles : Properties and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.67-93, 2020, 978-0-12-816783-0. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816783-0.00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the Interface/Interphase in Natural Fibre Reinforced Composites: Treatments and Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Fibre Modifications and Localization of the Functionalization Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Interface/Interphase in Natural Fibre Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces in Natural Fibre Reinforced Composites: Definitions and Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction on Natural Fibre Structure: From the Molecular to the Macrostructural Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a formulation for a coating which matches the optical properties of a target coating comprising effect pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Périssé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kantimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Kathrin Schillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/083982. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId401"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="950CCEB2"/>
+    <w:nsid w:val="26DFA3F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/belkacem-otazaghine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1967-9984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079497004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1833-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05507200v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Petros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05532791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ludwig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kuntz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2026.112010" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boukheit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2025.100989" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05296561v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amin Alsayed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brocheton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192679" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04497932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ishak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.104166" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04575634v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00198" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04497989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29051176" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04460126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29040829" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04575607v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04667079v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110925" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahng Hyuck Woo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Seon An" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Soo Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2024.122574" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04313752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jasinski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Taibi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15092169" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04057865v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lalire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100500" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126132" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03917840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107382" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114334" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03657607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2022.100376" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685262v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14111786" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12162735" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cayla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salaun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.53" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06109-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02934498v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116910" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489406v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122277" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561767v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hajj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104612" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428226v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa El Kassis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47715" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mosdale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425052v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.05.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424971v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahnoune" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24961" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vagner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12182961" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416643v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cayla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Devaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salaun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01990" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424967v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Abdallah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichem Chala" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.02.041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Aubert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.10.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Batistella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Otazaghine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Petter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.02.021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874840v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.11.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772698v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0991-z" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892704v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cavodeau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.08.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892647v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.03.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dumazert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Menard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.09.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5266" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpaite" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4975334" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906432v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Petter" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.05.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.04.018" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906427v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.02.044" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573463v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.11.007" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906425v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2299" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V698DKB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266897v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Iftene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell-Guirao" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.01.046" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914224v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.05.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dorez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.12.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.034" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914238v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.08.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.05.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914354v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.10.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914226v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.12.026" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dorez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4688" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZJKQ7B1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914580v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.016" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785178v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carlotti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutevin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.01.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272316v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.04.009" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565540v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahabi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777471v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.037" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728438v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Vahabi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.053" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBZB6140-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825565v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.09.013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674486v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.01.055" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22394" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5L7FRC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180051v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20878" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG90NLQC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381874v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauguet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2005.03.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381585v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutevin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20700" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MG3MPZRR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097750v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05410635v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charnelle Steve Mouketou Beumo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Linda Omouendze" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04598109v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04790021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petros" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sliwak" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ludwig" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516191v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04930302v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04563208v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04902638v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04965195v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133921v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214073v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172496v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Jasinski" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135816v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752632v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Brendle" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935237v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935215v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835121v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696122v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03720445v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872252v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03471052v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03474179v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763705v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321912v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Clement" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509030v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Moussi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02463061v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hajj" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458275v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509037v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239594v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vagner" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bier Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930546v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahnoune" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485149v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930412v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930403v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viretto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930435v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236020v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lantheaume" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112727v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laine" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05109337v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05108858v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483229v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sliwak" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03791969v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03596116v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Clement" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03754618v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03372757v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03046635v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491298v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816783-0.00003-7" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03351192v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kantimm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bischoff" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Kathrin Schillinger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/belkacem-otazaghine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1967-9984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079497004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1833-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amin Alsayed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brocheton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2026.112074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05507200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Petros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113612" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05532791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ludwig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kuntz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2026.112010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boukheit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2025.100989" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05296561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192679" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04460126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ishak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29040829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04575607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04667079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahng Hyuck Woo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Seon An" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Soo Kim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2024.122574" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04313752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jasinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106276" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04575634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00198" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04497989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29051176" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04497932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.104166" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04057865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lalire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Taibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03917840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107382" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15092169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14111786" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12162735" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03657607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2022.100376" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114334" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cayla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salaun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.53" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06109-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02934498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116910" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122277" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hajj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104612" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa El Kassis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47715" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.05.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424971v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahnoune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24961" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vagner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12182961" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cayla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Devaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salaun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01990" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Abdallah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichem Chala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.02.041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mosdale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.118" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Aubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.10.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Batistella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Otazaghine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Petter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.02.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874840v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.11.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892723v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dumazert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Menard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.09.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5266" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892738v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpaite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4975334" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0991-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892647v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.03.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892704v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cavodeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.08.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906427v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.02.044" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573463v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.11.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906425v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2299" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V698DKB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Iftene" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell-Guirao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.01.046" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906431v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.04.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906432v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Petter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.05.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dorez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.12.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.034" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914238v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.08.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.05.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914224v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.05.021" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.10.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914226v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.12.026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914234v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dorez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4688" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZJKQ7B1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914580v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785178v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carlotti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutevin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.01.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272316v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.04.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565540v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahabi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777471v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.037" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Vahabi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.053" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBZB6140-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825565v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.09.013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.01.055" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195149v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22394" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5L7FRC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180051v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20878" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG90NLQC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381874v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauguet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2005.03.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381585v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutevin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20700" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MG3MPZRR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097750v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05410635v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charnelle Steve Mouketou Beumo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Linda Omouendze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04790021v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petros" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sliwak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ludwig" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516191v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04930302v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04563208v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04902638v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04598109v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04965195v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133921v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133567v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214073v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172496v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Jasinski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135816v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935237v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935215v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835121v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696122v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03720445v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872252v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752632v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Brendle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03474179v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763705v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321912v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Clement" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03471052v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02463061v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hajj" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458275v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509037v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Moussi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509030v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239594v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vagner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bier Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930546v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahnoune" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485149v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930403v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viretto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930435v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930412v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236020v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lantheaume" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112727v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05109337v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05108858v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483229v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sliwak" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03791969v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03596116v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Clement" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03754618v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03372757v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03046635v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491298v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816783-0.00003-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03351192v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kantimm" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bischoff" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Kathrin Schillinger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>