--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belkacem Otazaghine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">belkacem-otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1967-9984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079497004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-1833-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Polymères Composites & Hybrides (PCH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 avenue de Clavières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30319 Alès Cedex</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modeling of barrier layer efficiency for flame retardant PE-EVA systems containing low-melting phosphate glasses using a double layer setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 248, pp.112074. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2026.112074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of the irradiation process on the final properties of radiation-resistant polypropylene materials used for medical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 243, pp.113612. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2026.113612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced grafting for flame-retardant Miscanthus × giganteus stem fragments: Role of methodology and radiation source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 247, pp.112010. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2026.112010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alignment of h-BN platelets in LDPE disks on the thermal conductivity: Microstructure and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amèvi Tongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55, pp.100989. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2025.100989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate Low-Melting Glasses as Synergist in Flame-Retardant Cable Sheath Composition: Performance and Mode of Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (19), pp.2679. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17192679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A One-Step Approach for a Durable and Highly Hydrophobic Coating for Flax Fabrics for Self-Cleaning Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (4), pp.829. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29040829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced graft copolymerization of a phosphonate monomer onto short flax fibers and Miscanthus x giganteus stem fragments: Influence of substrate composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.113094. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel reactive flame retardant to improve fire resistance and mechanical properties in epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 228, pp.110925. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less sensitive proton-exchange membrane to a relative humidity below 30%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byeong-Seon An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hee Soo Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 698, pp.122574. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2024.122574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method based on TGA/FTIR coupling to quantify the different thermal degradation steps of EVA/HNT composites prepared by different processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.106276. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Flame Retardancy of Flax Fabrics through Phytic Acid Grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.5642-5652. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardancy of Short Flax Fibers Modified by Radiation-Induced Grafting of Phosphonated Monomers: Comparison between Pre- and Simultaneous Irradiation Grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (5), pp.1176. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29051176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable and highly hydrophobic flax fabrics designing via “grafting to” method using catalysed hydrosilylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, pp.104166. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2024.104166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification strategies for the control of graphene localization in PS/PMMA blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.100500. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2023.100500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation induced graft polymerization of fluorinated monomers onto flax fabrics for the control of hydrophobic and oleophobic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 281, pp.126132. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silazanes, a novel flax fibers functionalization: Effect on silicone-based composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 166, pp.107382. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Step Multifunctionalization of Flax Fabrics for Simultaneous Flame-Retardant and Hydro-Oleophobic Properties Using Radiation-Induced Graft Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Améduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2169. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15092169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an Organotin Specific Molecularly Imprinted Polymer for Organotin Passive Sampling in Seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Avezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (11), pp.1786. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14111786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN Modification Using Several Hydroxylation and Grafting Methods and Their Incorporation into a PMMA/PA6 Polymer Blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (16), pp.2735. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12162735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between multiple chemical modification strategies on graphene or graphite and physical / electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.100376. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2022.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of flax fibers by pre-irradiation grafting of a phosphonate monomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.114334. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous surface modification and mechanical enhancement of micro/nanofiber fabrics achieved by Janus particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7), pp.626-640. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2021.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite short-side-chain PFSA electrolyte membranes containing selectively modified halloysite nanotubes (HNTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Composites &amp; nanocomposites, 56 (23), pp.13108-13127. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-021-06109-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardant-Functionalized Cotton Cellulose Using Phosphonate-Based Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (7), pp.1629. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25071629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire behavior of innovative alginate foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 250, pp.116910. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and thermodynamic parameters guiding the localization of regioselectively modified kaolin platelets into a PS/PA6 co-continuous blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.122277. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling interfacial interactions in LDPE/flax fibre biocomposites by a combined chemical and radiation-induced grafting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.6333-6351. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-020-03221-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lignocellulosic substrate and phosphorus flame retardant type on grafting yield and flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.104612. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2020.104612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of olive pomace wastes as flame retardants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyssa El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (1), pp.47715-47727. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.47715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of monomer reactivity on radiation grafting of phosphorus flame retardants on flax fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.86-98. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy effect of phosphorus-modified halloysite on polyamide-11 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.526-534. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Contribution of Two Phosphorus-Based Groups to Polymer Flammability via Pyrolysis-Combustion Flow Calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Vagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (18), pp.2961. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12182961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene/Poly(vinyl alcohol) Blends Compatibilized with Kaolinite Janus Hybrid Particles and Their Transformation into Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (25), pp.10931-10940. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b01990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical treatments of flax fibers - Control of the diffusion of molecules into the fiber structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichem Chala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.430-439. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical properties of Aquivion/fluorine grafted sepiolite electrolyte membranes for use in PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Mosdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.933-946. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.06.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-grafting of flame retardants on flax fabrics - A comparison between different flame retardant structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.135-142. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2017.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between kaolinite and phosphinate-based flame retardant in Polyamide 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.248-256. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2018.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of phosphorus flame retardants on flax fabrics: Comparison between two routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 147, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermosets flammability using a model based on group contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.203-213. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner surface modification of halloysite nanotubes and its influence on morphology and thermal properties of polystyrene/polyamide-11 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.300-312. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.5266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of polystyrene/polyamide-6 blend compatibilized with silica/polystyrene Janus hybrid nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (2), pp.305-310. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4975334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperelastic behavior of modified sepiolite/SEBS thermoplastic elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (12), pp.7591-7604. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-0991-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of functionalized halloysite on morphology and properties of polyamide-11/SEBS-g-MA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.418-430. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of colemanite on the fire retardancy of ethylene-vinyl acetate and ethylene-methyl acrylate copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144, pp.401-410. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus hybrid silica/polymer nanoparticles as effective compatibilizing agents for polystyrene/polyamide-6 melted blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2016.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the thermo-oxidative stability of chars using pyrolysis-combustion flow calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Evstratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.340 - 348. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation of polyesters filled with magnesium dihydroxide and magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (3), pp.445-463. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fam.2299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the ﬂammability of polymers from their chemical structure: An improved model based on group contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadéla Iftene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.42-55. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2016.01.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy of ethylene-vinyl acetate composites - Evaluation of synergistic effects between ATH and diatomite fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.246-259. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy of polypropylene/kaolinite composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.260-267. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Nafion®-sepiolite composite membranes for PEMFC with sulfo-fluorinated sepiolite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 495, pp.392-403. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification of lignin by phosphorus molecules to improve the fire behavior of polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113 (SI), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of dispersion and distribution of ultrafine kaolinite in polyamide-6 on the mechanical properties and fire retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116-117, pp.8-15. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2015.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of radiation-crosslinking on flame retarded polymer materials-How crosslinking disrupts the barrier effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Longerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106, pp.278-288. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the flame retardancy of flax fabrics by radiation grafting of phosphorus compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Apolinario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.313-325. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene-vinyl acetate copolymer/aluminium trihydroxide composites: A new method to predict the barrier effect during cone calorimeter tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Py-GC/MS and PCFC to characterize the surface modification of flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2013.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy of ethylene vinyl acetate/ultrafine kaolinite composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.54-62. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the fire behavior of poly(1,4-butanediol succinate)/flax biocomposites by fiber surface modification with phosphorus compounds: molecular versus macromolecular strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (9), pp.1665-1673. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of modified Stöber silica nanoparticles in polystyrene/polyamide-6 blends: Coalescence inhibition and modification of the thermal degradation via controlled dispersion at the interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (11), pp.2704-2715. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2014.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isosorbide based polyurethanes: An isocyanate free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.588-594. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the combustion efficiency of polymers using a pyrolysis–combustion flow calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (10), pp.2182-2193. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites of polypropylene/polyamide 6 blends based on three different nanoclays: thermal stability and flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Saoût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polimery: journal on chemistry, technology and polymer processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafion®-sepiolite composite membranes for improved proton exchange membrane fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130, pp.167-179. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination effect of polyhedral oligomeric silsesquioxane (POSS) and a phosphorus modified PMMA, flammability and thermal stability properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.762-770. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a treated kaolinite on the thermal degradation and flame retardancy of poly(methyl methacrylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.58-66. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2012.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the molecular structure and the flammability of polymers: Study of phosphonate functions using microscale combustion calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.1258-1266. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2012.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of triblock copolymers from glycolysed poly(ethylene terephthalate) by living radical polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.433-443. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.22394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of maleimide-terminated n-butyl acrylate oligomers by atom transfer radical polymerization: Study of their copolymerization with vinyl ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joly-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (18), pp.4303-4322. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.20878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and copolymerisation of fluorinated monomers bearing a reactive lateral group Part 21. Radical copolymerisation of vinylidene fluoride with 2-hydroperfluorooct-1-ene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 126, pp.1009-1016. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2005.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of telechelic oligomers by atom transfer radical polymerization: A study of acrylate monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (11), pp.2377. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.20700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of long-scale interphases in biocomposites: a step towards bioinspired structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DUMBIO - Session de printemps 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement au feu de cinq bois gabonais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charnelle Steve Mouketou Beumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Linda Omouendze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMA’2024 - 3éme Conférence sur les Eco-Matériaux en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement accéléré des fibres naturelles et de leurs composites : une étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Valery en Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of different radiation sterilization modalities on some different medical grades of polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sliwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAP 2024 - 15th International Symposium on Ionizing Radiation and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Foz do Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fonctionalisation de tissus de lin par radiogreffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New flame-retardant formulations for the outer sheath of optical cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOFRAM 2024 - International Conference on Eco-Friendly Additives and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV protection enhancement in miscanthus x giganteus via e-beam radio-grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of natural fibers by radiografting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PnE 2024 - Plasturgie &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Ingénieurs des Plastiques; IMT Nord Europe, May 2024, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1eres journées du GDR MultiPODE - Multifunctional nanostructured POlymer systems by DEsign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sofia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Natural Fibers by Radiografting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PnE 2024 - Congrès Plasturgie &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Ingénieurs des Plastiques (SFIP), May 2024, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated weathering influence on natural fibers and their composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raíssa Carvalho Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEE’23 - Fifth International Symposium on Materials, Electrochemistry &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOCOMPOSITES CONDUCTEURS ELECTRIQUES A BASE DE 50PS/50PMMA ET GRAPHENE FONCTIONNALISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR REEPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalisation of natural fibers using ionizing radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation de Miscanthus x Giganteus par radiogreffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of Miscanthus x giganteus particles by pre-irradiation grafting of a phosphorus-containing monomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEE’23 - Fifth International Symposium on Materials, Electrochemistry &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified halloysite nanotubes (HNT) used as part of a flame retardant system for a LLDPE/EVA blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la conductivité thermique des composites PEBD/h-BN par contrôle de l'orientation des plaquettes h-BN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e atelier IRN Nanomateriaux Multifonctionnels Contrôlés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple graphene chemical modification strategies for the development of electrical conductive PMMA/PS nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGF 2022 - 7th edition of the european graphene forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modified graphene localization in PMMA/PS nanocomposites on electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation durable des arbres de Noël comme fibres de renforts pour des applications biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride modification and its incorporation into PMMA/PA6 polymer blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement au feu de formulations pour câbles électriques après vieillissement sous rayonnement gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2022 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiogreffage de fibres de lin - irradiation simultanée et pré-irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of natural fibers by radiografting of phosphorus-based FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Recent developments in flame-retardant materials by surface treatments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materianova, Nov 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de fibres naturelles par radiogreffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Brendle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-grafting of phosphorus flame retardant on flax fabrics: Pre-irradiation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Localization of Hexagonal-Boron Nitride Particles in a Co-Continuous Polyamide/Polypropylene Blend on the Thermal Conductivity of the Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PolyScience2021 - Global Summit on Polymer Science and Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Flax Fabrics by Pre-Irradiation Graftings of Phosphorus-Based Flame Retardants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2021 - 4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of graphene localization in co-continuous PMMA/PS polymer blends via chemical modification for electrical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano 2020 - The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra ter Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiografting of phosphorus Flame Retardants on Flax Fabrics : Competition between Homopolymerization and Grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTEX2019 – 19 th World Textile Conference on Textiles at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ghen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquivion/fluorine grafted sepiolite composite membranes used for membrane electrode assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Mosdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification des interactions interfaciales dans des composites PEBD/fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC-ECOCOMP2019 - 4ème Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation de fibres de lin pour améliorer l’interface fibres/matrice de biocomposites LDPE/fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque PolyRay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammability of phosphorus-containing polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bier Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Polymers and Organic Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palavas Les Flots, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and properties of Halloysite/polyamide 11 nanocomposites and filled polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes composites Nafion®- Argile pour pile à combustible basse température (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Industrielles Nanomatériaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of colemanite and glass frit on the barrier effect of EVA/ATH composites during fire testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hybrid Janus particles for compatibilizing and structuring polystyrene/polyamide-6 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the selective modification of halloysite on the morphology of polyamide/polystyrene blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du comportement à la déchirure d'un élastomère thermoplastique nanochargé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déformation des Polymères Solides, 25ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes composites Nafion®-Sépiolite pour pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between microstructure, mechanical properties and flame retardancy for a submicronic composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th National Congress on Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saints Constantine and Helena, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Optical Cable Safety with Advanced Flame-Retardant Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPM 2025 - the 20th European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of different radiation sterilization modalities on some Polyolefins for Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Sliwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARST 2025 - Third International Conference on Applications of Radiation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of chemical and radiation grafting of vinyl phosphonic acid on natural fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bastia, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation grafting on natural fibres: an easy way to increase the functionalities of textiles and composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRaP 2022 - The Ionizing Radiation and Polymers symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online meeting, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-grafting of phosphorus flame retardant on flax fabrics: Pre-irradiation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Miller Online Workshop on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN modification using hydroxylation and grafting and its incorporation into PMMA/PA6 polymer blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEP-SLAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Donostia-San Sebastián, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene and graphite chemical modifications to perform electrical conductive polymer nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021 - The 11th edition of Graphene Conference series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes d’Halloysite (HNTs) comme retardateurs de flamme dans des mélanges PE/EVA pour des applications en câblerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective dissolution of modified natural fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Švecová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSEPT 2019 - 4th International Conference on Ionic Liquids in Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.101-133, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halloysite nanotubes (HNTs)/polymer nanocomposites: thermal degradation and flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Saeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Nanoparticles : Properties and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.67-93, 2020, 978-0-12-816783-0. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816783-0.00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the Interface/Interphase in Natural Fibre Reinforced Composites: Treatments and Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Fibre Modifications and Localization of the Functionalization Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Interface/Interphase in Natural Fibre Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces in Natural Fibre Reinforced Composites: Definitions and Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction on Natural Fibre Structure: From the Molecular to the Macrostructural Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a formulation for a coating which matches the optical properties of a target coating comprising effect pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Périssé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kantimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Kathrin Schillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/083982. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId401"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Belkacem Otazaghine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">belkacem-otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1967-9984</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079497004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=wexaTiIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-1833-2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire Polymères Composites & Hybrides (PCH)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 avenue de Clavières</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">30319 Alès Cedex</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of halloysite nanotubes onto the flame retardant performance and mechanical properties of LLDPE/EVA (70/30) polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gyppaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 159, pp.109207. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2026.109207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modeling of barrier layer efficiency for flame retardant PE-EVA systems containing low-melting phosphate glasses using a double layer setup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 248, pp.112074. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2026.112074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of the irradiation process on the final properties of radiation-resistant polypropylene materials used for medical devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 243, pp.113612. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2026.113612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of alignment of h-BN platelets in LDPE disks on the thermal conductivity: Microstructure and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amèvi Tongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 55, pp.100989. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2025.100989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced grafting for flame-retardant Miscanthus × giganteus stem fragments: Role of methodology and radiation source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 247, pp.112010. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2026.112010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphate Low-Melting Glasses as Synergist in Flame-Retardant Cable Sheath Composition: Performance and Mode of Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Brocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (19), pp.2679. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym17192679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05296561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durable and highly hydrophobic flax fabrics designing via “grafting to” method using catalysed hydrosilylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, pp.104166. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfin.2024.104166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardancy of Short Flax Fibers Modified by Radiation-Induced Grafting of Phosphonated Monomers: Comparison between Pre- and Simultaneous Irradiation Grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (5), pp.1176. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29051176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04497989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Flame Retardancy of Flax Fabrics through Phytic Acid Grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (10), pp.5642-5652. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.4c00198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less sensitive proton-exchange membrane to a relative humidity below 30%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byeong-Seon An</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hee Soo Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 698, pp.122574. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2024.122574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method based on TGA/FTIR coupling to quantify the different thermal degradation steps of EVA/HNT composites prepared by different processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 177, pp.106276. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-induced graft copolymerization of a phosphonate monomer onto short flax fibers and Miscanthus x giganteus stem fragments: Influence of substrate composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.113094. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A One-Step Approach for a Durable and Highly Hydrophobic Coating for Flax Fabrics for Self-Cleaning Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (4), pp.829. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules29040829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of novel reactive flame retardant to improve fire resistance and mechanical properties in epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 228, pp.110925. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Step Multifunctionalization of Flax Fabrics for Simultaneous Flame-Retardant and Hydro-Oleophobic Properties Using Radiation-Induced Graft Polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Améduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.2169. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15092169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation induced graft polymerization of fluorinated monomers onto flax fabrics for the control of hydrophobic and oleophobic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 281, pp.126132. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silazanes, a novel flax fibers functionalization: Effect on silicone-based composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Ishak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 166, pp.107382. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification strategies for the control of graphene localization in PS/PMMA blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.100500. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2023.100500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of flax fibers by pre-irradiation grafting of a phosphonate monomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 176, pp.114334. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between multiple chemical modification strategies on graphene or graphite and physical / electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.100376. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.flatc.2022.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN Modification Using Several Hydroxylation and Grafting Methods and Their Incorporation into a PMMA/PA6 Polymer Blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (16), pp.2735. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12162735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an Organotin Specific Molecularly Imprinted Polymer for Organotin Passive Sampling in Seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Avezac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (11), pp.1786. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14111786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03685262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous surface modification and mechanical enhancement of micro/nanofiber fabrics achieved by Janus particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Express Polymer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7), pp.626-640. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3144/expresspolymlett.2021.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite short-side-chain PFSA electrolyte membranes containing selectively modified halloysite nanotubes (HNTs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cavaliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Composites &amp; nanocomposites, 56 (23), pp.13108-13127. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-021-06109-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of olive pomace wastes as flame retardants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyssa El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137 (1), pp.47715-47727. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.47715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire behavior of innovative alginate foams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloë Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 250, pp.116910. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and thermodynamic parameters guiding the localization of regioselectively modified kaolin platelets into a PS/PA6 co-continuous blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.122277. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling interfacial interactions in LDPE/flax fibre biocomposites by a combined chemical and radiation-induced grafting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.6333-6351. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-020-03221-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame Retardant-Functionalized Cotton Cellulose Using Phosphonate-Based Ionic Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (7), pp.1629. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25071629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lignocellulosic substrate and phosphorus flame retardant type on grafting yield and flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 153, pp.104612. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2020.104612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical properties of Aquivion/fluorine grafted sepiolite electrolyte membranes for use in PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Mosdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 319, pp.933-946. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.electacta.2019.06.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02405124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Contribution of Two Phosphorus-Based Groups to Polymer Flammability via Pyrolysis-Combustion Flow Calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Vagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (18), pp.2961. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma12182961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polypropylene/Poly(vinyl alcohol) Blends Compatibilized with Kaolinite Janus Hybrid Particles and Their Transformation into Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Cayla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Salaun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (25), pp.10931-10940. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.9b01990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02416643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of monomer reactivity on radiation grafting of phosphorus flame retardants on flax fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 166, pp.86-98. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersion control of raw and modified silica particles in PMMA. Impact on mechanical properties, from experiments to modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.08.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy effect of phosphorus-modified halloysite on polyamide-11 nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 59 (3), pp.526-534. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.24961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical treatments of flax fibers - Control of the diffusion of molecules into the fiber structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ichem Chala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 132, pp.430-439. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.02.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-grafting of flame retardants on flax fabrics - A comparison between different flame retardant structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.135-142. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2017.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between kaolinite and phosphinate-based flame retardant in Polyamide 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C O Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 157, pp.248-256. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2018.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between process and silica dispersion/distribution into composite: Impact on mechanical properties and Weibull statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.92 - 101. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of phosphorus flame retardants on flax fabrics: Comparison between two routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 147, pp.25-34. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of functionalized halloysite on morphology and properties of polyamide-11/SEBS-g-MA blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.418-430. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of colemanite on the fire retardancy of ethylene-vinyl acetate and ethylene-methyl acrylate copolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 144, pp.401-410. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.08.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperelastic behavior of modified sepiolite/SEBS thermoplastic elastomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 52 (12), pp.7591-7604. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10853-017-0991-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01772698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner surface modification of halloysite nanotubes and its influence on morphology and thermal properties of polystyrene/polyamide-11 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.300-312. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.5266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of thermosets flammability using a model based on group contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 127, pp.203-213. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscoelastic properties of polystyrene/polyamide-6 blend compatibilized with silica/polystyrene Janus hybrid nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (2), pp.305-310. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4975334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy of ethylene-vinyl acetate composites - Evaluation of synergistic effects between ATH and diatomite fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.246-259. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy of polypropylene/kaolinite composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.260-267. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janus hybrid silica/polymer nanoparticles as effective compatibilizing agents for polystyrene/polyamide-6 melted blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2016.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the thermo-oxidative stability of chars using pyrolysis-combustion flow calorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Evstratov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.340 - 348. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation of polyesters filled with magnesium dihydroxide and magnesium oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fire and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (3), pp.445-463. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fam.2299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02906425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the ﬂammability of polymers from their chemical structure: An improved model based on group contributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadéla Iftene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.42-55. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2016.01.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethylene-vinyl acetate copolymer/aluminium trihydroxide composites: A new method to predict the barrier effect during cone calorimeter tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delaite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Nafion®-sepiolite composite membranes for PEMFC with sulfo-fluorinated sepiolite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 495, pp.392-403. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2015.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical modification of lignin by phosphorus molecules to improve the fire behavior of polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113 (SI), pp.135-143. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of radiation-crosslinking on flame retarded polymer materials-How crosslinking disrupts the barrier effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Dumazert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Longerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106, pp.278-288. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.radphyschem.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of dispersion and distribution of ultrafine kaolinite in polyamide-6 on the mechanical properties and fire retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 116-117, pp.8-15. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2015.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the flame retardancy of flax fabrics by radiation grafting of phosphorus compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Apolinario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68, pp.313-325. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire retardancy of ethylene vinyl acetate/ultrafine kaolinite composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Petter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100, pp.54-62. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2013.12.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the fire behavior of poly(1,4-butanediol succinate)/flax biocomposites by fiber surface modification with phosphorus compounds: molecular versus macromolecular strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (9), pp.1665-1673. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pi.4688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Py-GC/MS and PCFC to characterize the surface modification of flax fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dorez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105, pp.122-130. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2013.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of modified Stöber silica nanoparticles in polystyrene/polyamide-6 blends: Coalescence inhibition and modification of the thermal degradation via controlled dispersion at the interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (11), pp.2704-2715. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2014.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocomposites of polypropylene/polyamide 6 blends based on three different nanoclays: thermal stability and flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Saoût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polimery: journal on chemistry, technology and polymer processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of isosorbide based polyurethanes: An isocyanate free method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Carlotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reactive and Functional Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73, pp.588-594. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2013.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the combustion efficiency of polymers using a pyrolysis–combustion flow calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combustion and Flame</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (10), pp.2182-2193. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.combustflame.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafion®-sepiolite composite membranes for improved proton exchange membrane fuel cell performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130, pp.167-179. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2012.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a treated kaolinite on the thermal degradation and flame retardancy of poly(methyl methacrylate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70, pp.58-66. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2012.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination effect of polyhedral oligomeric silsesquioxane (POSS) and a phosphorus modified PMMA, flammability and thermal stability properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell-Guirao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.762-770. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.07.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the molecular structure and the flammability of polymers: Study of phosphonate functions using microscale combustion calorimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Negrell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.1258-1266. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2012.01.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of triblock copolymers from glycolysed poly(ethylene terephthalate) by living radical polymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Colomines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Monge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 46, pp.433-443. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.22394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of maleimide-terminated n-butyl acrylate oligomers by atom transfer radical polymerization: Study of their copolymerization with vinyl ethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Boutevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Joly-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (18), pp.4303-4322. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.20878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and copolymerisation of fluorinated monomers bearing a reactive lateral group Part 21. Radical copolymerisation of vinylidene fluoride with 2-hydroperfluorooct-1-ene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 126, pp.1009-1016. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2005.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of telechelic oligomers by atom transfer radical polymerization: A study of acrylate monomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jacques Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boutevin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (11), pp.2377. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pola.20700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of long-scale interphases in biocomposites: a step towards bioinspired structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Doineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR DUMBIO - Session de printemps 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Sophia antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05097750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement au feu de cinq bois gabonais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charnelle Steve Mouketou Beumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Linda Omouendze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Thévenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEMA’2024 - 3éme Conférence sur les Eco-Matériaux en Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Libreville, Gabon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Natural Fibers by Radiografting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PnE 2024 - Congrès Plasturgie &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Ingénieurs des Plastiques (SFIP), May 2024, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04598109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fonctionalisation de tissus de lin par radiogreffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New flame-retardant formulations for the outer sheath of optical cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOFRAM 2024 - International Conference on Eco-Friendly Additives and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillissement accéléré des fibres naturelles et de leurs composites : une étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Valery en Caux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of different radiation sterilization modalities on some different medical grades of polypropylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sliwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRAP 2024 - 15th International Symposium on Ionizing Radiation and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Foz do Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV protection enhancement in miscanthus x giganteus via e-beam radio-grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of natural fibers by radiografting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PnE 2024 - Plasturgie &amp; Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Ingénieurs des Plastiques; IMT Nord Europe, May 2024, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically conductive polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1eres journées du GDR MultiPODE - Multifunctional nanostructured POlymer systems by DEsign</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sofia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functionalisation of natural fibers using ionizing radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnalisation de Miscanthus x Giganteus par radiogreffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated weathering influence on natural fibers and their composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raíssa Carvalho Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEE’23 - Fifth International Symposium on Materials, Electrochemistry &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NANOCOMPOSITES CONDUCTEURS ELECTRIQUES A BASE DE 50PS/50PMMA ET GRAPHENE FONCTIONNALISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Serghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR REEPOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified halloysite nanotubes (HNT) used as part of a flame retardant system for a LLDPE/EVA blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Euphrasie Jasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPS 38 - The 38th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, St Gallen, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la conductivité thermique des composites PEBD/h-BN par contrôle de l'orientation des plaquettes h-BN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e atelier IRN Nanomateriaux Multifonctionnels Contrôlés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04135816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of Miscanthus x giganteus particles by pre-irradiation grafting of a phosphorus-containing monomer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMEE’23 - Fifth International Symposium on Materials, Electrochemistry &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tripoli, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de fibres naturelles par radiogreffage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Brendle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation durable des arbres de Noël comme fibres de renforts pour des applications biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Brancheriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple graphene chemical modification strategies for the development of electrical conductive PMMA/PS nanocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGF 2022 - 7th edition of the european graphene forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of modified graphene localization in PMMA/PS nanocomposites on electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boron nitride modification and its incorporation into PMMA/PA6 polymer blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPN 2022– International Symposium on Polymer Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement au feu de formulations pour câbles électriques après vieillissement sous rayonnement gamma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIP 2022 - Vieillissement des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAM, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flame retardancy of natural fibers by radiografting of phosphorus-based FR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Brendlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Recent developments in flame-retardant materials by surface treatments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materianova, Nov 2022, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiogreffage de fibres de lin - irradiation simultanée et pré-irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polyray 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancement sur la mise au point d’une méthode de dosage des microplastiques par pyrolyse couplée à la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duflos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra ter Halle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anquetil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Asia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Polymères et Océans 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Polymères et Océans, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03711342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of graphene localization in co-continuous PMMA/PS polymer blends via chemical modification for electrical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano 2020 - The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-grafting of phosphorus flame retardant on flax fabrics: Pre-irradiation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International EPNOE Junior Scientist Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Localization of Hexagonal-Boron Nitride Particles in a Co-Continuous Polyamide/Polypropylene Blend on the Thermal Conductivity of the Composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PolyScience2021 - Global Summit on Polymer Science and Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Flax Fabrics by Pre-Irradiation Graftings of Phosphorus-Based Flame Retardants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2021 - 4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation de fibres de lin pour améliorer l’interface fibres/matrice de biocomposites LDPE/fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Colloque PolyRay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquivion/fluorine grafted sepiolite composite membranes used for membrane electrode assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahng Hyuck Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Mosdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blend</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiografting of phosphorus Flame Retardants on Flax Fabrics : Competition between Homopolymerization and Grafting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Gallard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUTEX2019 – 19 th World Textile Conference on Textiles at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ghen, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification des interactions interfaciales dans des composites PEBD/fibres de lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC-ECOCOMP2019 - 4ème Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flammability of phosphorus-containing polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bier Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Polymers and Organic Chemistry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palavas Les Flots, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of graphene oxide with Ps, PMMA and PVAC for nanocomposite applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Siot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymerblends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and properties of Halloysite/polyamide 11 nanocomposites and filled polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Hersonissos, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes composites Nafion®- Argile pour pile à combustible basse température (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Industrielles Nanomatériaux 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the selective modification of halloysite on the morphology of polyamide/polystyrene blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahnoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of colemanite and glass frit on the barrier effect of EVA/ATH composites during fire testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Cavodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New hybrid Janus particles for compatibilizing and structuring polystyrene/polyamide-6 blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Parpaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du comportement à la déchirure d'un élastomère thermoplastique nanochargé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrin Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Lantheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déformation des Polymères Solides, 25ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membranes composites Nafion®-Sépiolite pour pile à combustible à membrane échangeuse de protons (PEMFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 11 "Matériaux poreux, granulaires et à grande aire spécifique", MATERIAUX 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between microstructure, mechanical properties and flame retardancy for a submicronic composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Batistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Caro-Bretelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ienny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lopez-Cuesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th National Congress on Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Saints Constantine and Helena, Varna, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Optical Cable Safety with Advanced Flame-Retardant Formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Amin Alsayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRPM 2025 - the 20th European Meeting on Fire Retardant Polymeric Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Madrid, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of different radiation sterilization modalities on some Polyolefins for Healthcare Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Sliwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICARST 2025 - Third International Conference on Applications of Radiation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne, Austria. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of chemical and radiation grafting of vinyl phosphonic acid on natural fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Svecova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bastia, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation grafting on natural fibres: an easy way to increase the functionalities of textiles and composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRaP 2022 - The Ionizing Radiation and Polymers symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Online meeting, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-grafting of phosphorus flame retardant on flax fabrics: Pre-irradiation method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamila Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rouif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ameduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Miller Online Workshop on Radiation Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Online, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">h-BN modification using hydroxylation and grafting and its incorporation into PMMA/PA6 polymer blend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelwahab Boukheit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEP-SLAP 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Donostia-San Sebastián, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene and graphite chemical modifications to perform electrical conductive polymer nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lalire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Longuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graphene 2021 - The 11th edition of Graphene Conference series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Grenoble, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotubes d’Halloysite (HNTs) comme retardateurs de flamme dans des mélanges PE/EVA pour des applications en câblerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Viretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Taguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées scientifiques et industrielles du Groupe Français des Polymères (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Alès, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective dissolution of modified natural fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Al Hokayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland El Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Švecová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILSEPT 2019 - 4th International Conference on Ionic Liquids in Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.101-133, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halloysite nanotubes (HNTs)/polymer nanocomposites: thermal degradation and flame retardancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Sonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Taguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Saeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clay Nanoparticles : Properties and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.67-93, 2020, 978-0-12-816783-0. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-816783-0.00003-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Fibre Modifications and Localization of the Functionalization Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the Interface/Interphase in Natural Fibre Reinforced Composites: Treatments and Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Interface/Interphase in Natural Fibre Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces in Natural Fibre Reinforced Composites: Definitions and Roles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction on Natural Fibre Structure: From the Molecular to the Macrostructural Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Otazaghine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Angellier-Coussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bergeret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces in Natural Fibre Reinforced Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2018, SpringerBriefs in Molecular Science, 978-3-319-71409-7. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-71410-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of a formulation for a coating which matches the optical properties of a target coating comprising effect pigments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Périssé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kantimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva-Kathrin Schillinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/083982. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId405"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26DFA3F6"/>
+    <w:nsid w:val="7BC27624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/belkacem-otazaghine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1967-9984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079497004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1833-2009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567920v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amin Alsayed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brocheton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2026.112074" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05507200v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Petros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113612" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05532791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ludwig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kuntz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2026.112010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boukheit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2025.100989" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05296561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192679" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04460126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ishak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29040829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04575607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113094" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04667079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahng Hyuck Woo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Seon An" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Soo Kim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2024.122574" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04313752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jasinski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106276" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04575634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00198" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04497989v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29051176" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04497932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.104166" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04057865v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lalire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Taibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03917840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107382" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15092169" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14111786" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753648v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12162735" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03657607v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2022.100376" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114334" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cayla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salaun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.53" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227565v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06109-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02934498v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116910" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489406v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122277" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hajj" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104612" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa El Kassis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47715" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425052v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.05.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424971v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahnoune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24961" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vagner" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12182961" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cayla" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Devaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salaun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01990" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Abdallah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichem Chala" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.02.041" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405124v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mosdale" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.118" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Aubert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.10.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Batistella" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Otazaghine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Petter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.02.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874840v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.11.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892723v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dumazert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Menard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.09.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5266" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892738v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpaite" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4975334" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0991-z" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892647v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.03.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892704v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cavodeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.08.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906427v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.02.044" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573463v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.11.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906425v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2299" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V698DKB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266897v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Iftene" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell-Guirao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.01.046" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906431v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.04.018" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906432v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Petter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.05.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dorez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.12.015" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914339v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.034" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914238v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.08.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.05.005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914224v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.05.021" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferry" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.10.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914226v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.12.026" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914234v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dorez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4688" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZJKQ7B1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914580v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.016" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785178v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carlotti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutevin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.01.002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272316v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.04.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565540v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahabi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777471v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.037" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728438v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Vahabi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.053" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBZB6140-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825565v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.09.013" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674486v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.01.055" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195149v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22394" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5L7FRC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180051v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20878" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG90NLQC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381874v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauguet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2005.03.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381585v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutevin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20700" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MG3MPZRR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097750v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05410635v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charnelle Steve Mouketou Beumo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Linda Omouendze" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04790021v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petros" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sliwak" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ludwig" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516191v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04930302v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04563208v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04902638v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04598109v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04965195v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133921v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133567v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214073v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172496v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Jasinski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135816v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935237v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935215v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770133v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835121v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696122v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03720445v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872252v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752632v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Brendle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03474179v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763705v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321912v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Clement" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03471052v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02463061v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hajj" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458275v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509037v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Moussi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509030v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239594v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vagner" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bier Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930546v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahnoune" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485149v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930403v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viretto" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930435v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930412v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236020v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lantheaume" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112727v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05109337v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05108858v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483229v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sliwak" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03791969v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03596116v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Clement" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03754618v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03372757v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03046635v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491298v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816783-0.00003-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03351192v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kantimm" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bischoff" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Kathrin Schillinger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/belkacem-otazaghine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1967-9984" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079497004" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=wexaTiIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1833-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05625448v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euphrasie Jasinski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Taguet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gyppaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2026.109207" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05567920v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Amin Alsayed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brocheton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2026.112074" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05507200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Petros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113612" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab Boukheit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#232;vi Tongne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2025.100989" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05532791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ludwig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kuntz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2026.112010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05296561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17192679" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04497932v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ishak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Longuet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2024.104166" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04497989v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29051176" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04575634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c00198" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491286v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahng Hyuck Woo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cavaliere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byeong-Seon An" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hee Soo Kim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2024.122574" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04313752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jasinski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106276" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04575607v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113094" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04460126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29040829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04667079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089430v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Taibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15092169" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143282v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126132" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03917840v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107382" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04057865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lalire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Taguet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2023.100500" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03470022v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114334" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03657607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2022.100376" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03753648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12162735" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685262v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Montigny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Causse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Spinelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Avezac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14111786" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03238784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Yan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cayla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salaun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2021.53" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227565v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06109-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428226v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa El Kassis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47715" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02934498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vincent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Vincent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dumazert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116910" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02489406v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122277" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02632185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Moussi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Caro-Bretelle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-020-03221-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hajj" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104612" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Taguet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Mosdale" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.06.118" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371662v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Vagner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Six" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12182961" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416643v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Cayla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Devaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salaun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b01990" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425052v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.05.025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908915v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;ger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longuet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.08.104" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424971v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahnoune" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Kaci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.24961" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424967v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Abdallah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Teixeira" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichem Chala" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.02.041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884837v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Aubert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2017.10.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884619v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Batistella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Otazaghine" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C O Petter" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2018.02.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908907v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Siot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ienny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.06.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874840v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.11.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892647v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.03.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892704v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cavodeau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delaite" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.08.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772698v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrin Didier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-0991-z" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892707v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.5266" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892723v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dumazert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Menard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.09.012" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Parpaite" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4975334" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906431v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.04.018" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906432v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Petter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.05.003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906427v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sonnier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.02.044" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573463v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.11.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906425v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fam.2299" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7V698DKB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266897v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fad&#233;la Iftene" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell-Guirao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain David" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2016.01.046" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914224v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.05.021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186135v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burr" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2015.08.014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914211v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dorez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.12.015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914238v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Longerey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2014.08.012" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914339v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batistella" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2015.07.034" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914575v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Apolinario" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.05.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914226v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2013.12.026" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914234v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dorez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4688" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VZJKQ7B1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914354v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ferry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2013.10.011" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914580v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.04.016" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565540v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vahabi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Sao&#251;t" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785178v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besse" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Auvergne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carlotti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutevin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.01.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03272316v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2013.04.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00777471v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2012.11.037" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825565v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2012.09.013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728438v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Vahabi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.07.053" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBZB6140-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674486v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Negrell" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.01.055" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195149v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Colomines" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Boyer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monge" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Robin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.22394" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5L7FRC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180051v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Joly-Duhamel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20878" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QG90NLQC-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381874v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sauguet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2005.03.006" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381585v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Boyer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Robin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boutevin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.20700" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MG3MPZRR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05097750v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doineau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05410635v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charnelle Steve Mouketou Beumo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Linda Omouendze" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Th&#233;venon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04598109v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516191v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04930302v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jean" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04790021v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Petros" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sliwak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ludwig" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04563208v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04902638v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133921v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133567v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04965195v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172496v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04135816v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214073v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752632v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Brendle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770133v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brancheriau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935237v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03935215v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835121v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696122v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872252v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03720445v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03711342v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duflos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra ter Halle" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Asia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03471052v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03474179v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03763705v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03321912v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Clement" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509030v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Moussi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02458275v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02463061v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hajj" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02509037v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239594v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vagner" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bier Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460643v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930546v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahnoune" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaci" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01485149v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930412v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930403v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Viretto" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930435v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03236020v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Lantheaume" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112727v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laine" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05109337v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05108858v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05483229v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Sliwak" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03791969v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03596116v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Clement" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03754618v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03372757v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03046635v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918027v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491298v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-816783-0.00003-7" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918023v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918024v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_3" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918022v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918025v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918026v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-71410-3_1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03351192v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie P&#233;riss&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Laot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kantimm" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Bischoff" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva-Kathrin Schillinger" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>