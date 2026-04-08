--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -570,1186 +570,1186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dire ou ne pas dire les traumatismes historiques et l’homosexualité dans la littérature jeunesse contemporaine en Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Maslinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.17925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Холодный, упрямый ветер, не пускавший весну</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Детские чтения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.428-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31860/2304-5817-2023-2-24-428-446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« « Un univers sans sexe et ni mort ». Le cadavre dans la littérature jeunesse dans la. Russie contemporaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militants face à la « souverainisation » numérique. Réactions et nouvelles mobilisations dans l’ex-bloc socialiste (Russie, Ukraine, Cuba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Maslinskaia</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ilcea.17925⟩</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zaytseva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31860/2304-5817-2023-2-24-428-446⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler de sexualités non hétéronormées dans la littérature jeunesse russe contemporaine : entre silence et surgissements du queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (2-3), pp.473-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/monderusse.12508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free libraries for the free people&amp;quot;: how mass-literature &amp;quot;shadow&amp;quot; libraries circumvent digital barriers and redefine legality in contemporary Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v26i5.11715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Švelch. Gaming the Iron Curtain: How Teenagers and Amateurs in Communist Czechoslovakia Claimed the Medium of Computer Games. Cambridge, МА: MIT Press, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.310-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25285/2078-1938-2021-13-2-310-313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négocier le contrôle, promouvoir la lecture. Éditeurs indépendants face à l'État dans la Russie des années 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliodiversity : Publishing and Globalization = L'édition dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les politiques publiques du livre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Citizen Investigators to Cyber Patrols: Volunteer Internet Regulation in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Perrine Poupin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.8498⟩</w:t>
+              <w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.46-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25285/2078-1938-2019-11-3-46-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Švelch. Gaming the Iron Curtain: How Teenagers and Amateurs in Communist Czechoslovakia Claimed the Medium of Computer Games. Cambridge, МА: MIT Press, 2018</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04951783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Waldfogel. Digital Renaissance: What Data and Economics Tell Us about the Future of Popular Culture. Princeton, NJ: Princeton University Press, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.310-313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25285/2078-1938-2021-13-2-310-313⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25285/2078-1938-2019-11-2-187-190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5210/fm.v26i5.11715⟩</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre « déformateurs de mémoire historique » et défenseurs d’un passé oublié : l’édition indépendante et l’histoire dans la Russie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 260 (3), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.260.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parler de sexualités non hétéronormées dans la littérature jeunesse russe contemporaine : entre silence et surgissements du queer</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être un petit éditeur engagé dans la Russie d'aujourd'hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliodiversity : Publishing and Globalization = L'édition dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Edition et engagement. D'autres façons d'être éditeur?, 4, pp.34-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dégel et les troupes amateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 62 (2-3), pp.473-499. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 47 (1-2), pp.303-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00694013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réappropriation de l'espace par les activités artistiques amateurs des étudiants moscovites (fin des années 1950 - années 1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...366 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00693996v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00694013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1830,3016 +1830,3016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etre un écrivain jeunesse dans la Russie d’aujourd’hui : stratégies auctoriales et éditoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etre écrivain sous Poutine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Mar 2025, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Place et rôle de la violence dans la littérature russophone pour adolescents. L’exemple de La voix de Daria Dotsouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer les formes de la violence dans la société poutinienne à travers la littérature contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Dec 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Writing, publishing and reading in Russian on the war in Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surrounded by Conflicts: Children’s War Literature in the Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AARHUS UNIVERSITY, Jun 2025, Aarhus, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Producing protest literature in contemporary Russia: authorial and editorial strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASEEES Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASEEES, Nov 2024, BOSTON, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement de la censure dans la littérature jeunesse russe contemporaine et son reflet sur les pratiques éditoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamics of Censorship in Russian Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4, May 2024, Parme, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« « Un écrivain normal ne va pas faire de propagande, ni pour la guerre ni contre elle ». Stratégies de résistances dans l’édition jeunesse russe contemporaine ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résistance adaptation et contournement en Russie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4, Oct 2024, GRENOBLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Russes face à la guerre : présentation du projet RusOp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire central d’Eur’Orbem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eur'Orbem, Mar 2023, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser les frontières. L’illustration russe en Russie Contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre traditions nationales et circulations mondialisée : l’illustration pour la jeunesse comme espace frontière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4, May 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « siens » et les « autres » : l’image de l’ennemi dans la littérature jeunesse russe sur la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autre dans la littérature jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Clermont-Ferrand, Apr 2023, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian children publishing in the face of war: reconfigurations of the milieu in the light of emigration and political stances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shock, talk and exit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ben Gourion du Néguev, May 2023, Beer Sheva, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les engagements face à la guerre dans l’édition jeunesse russe aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (post-) soviétiques à l’épreuve de la guerre, ruptures, traumatismes, reconstructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Feb 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les positionnements des “Russes” face à la guerre en Ukraine : réseaux interpersonnels, parcours migratoires, lieux de socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet RUS-OP 2022. Les citoyens russes face à la guerre en Ukraine : dynamiques des engagements, identités et des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « Usages du témoignage de guerre en sciences humaines et sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Contemporaine, Jan 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Wikipédia russe, de la paix à la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wikipédia : contexte, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne en Rhône-Alpes, Apr 2022, Vichy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indicible dans la littérature de jeunesse russe : Histoire et sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Thibonnier</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, AARHUS UNIVERSITY, Jun 2025, Aarhus, Denmark</w:t>
+                <w:t xml:space="preserve">Svetlana Maslinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Mémoire et indicible dans les arts contemporains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2022, Grenoble &amp; On-line event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INALCO, Mar 2025, PARIS, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoigner de violences historiques à destination d’enfants/d’adolescents en Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Guerre n’a pas visage de femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Dec 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ILCEA4, Oct 2024, GRENOBLE, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusqu’où peut-on aller ? Représentation de la mort et des cadavres dans la littérature jeunesse russe contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CadavRes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eur'orbem, May 2022, Paris institut d'édudes slaves (IES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ILCEA4, May 2024, Parme, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire des recherches en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet&amp;Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Internet Beyond, Apr 2021, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ASEEES, Nov 2024, BOSTON, États-Unis</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bibliothèques libres pour des personnes libres », Les bibliothèques de l’ombre russophones entre héritage soviétique et résistances numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de master et de recherche "Histoire, politique et culture en Europe médiane"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ILCEA4, May 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Publishers: Business Models and Critical Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCEES 10th World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montréal ( colloque en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Как мы исследуем и изучаем</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Клуб любителей интернета и общества, Apr 2021, Moscou, Saint-Pétersbourg, en ligne, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Svobodnye biblioteki dlâ svobodnyh lûdej. Strategii vyživaniâ cifrovogo literaturnogo podpolʹâ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium «Iskusstvo i kulʹtura v kontekste vremeni: tradicii, innovacii, perspektivy»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Etat de Volgograd, Apr 2021, Volgograd (en ligne), Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Wikipedia russe. Négocier l'indépendance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">88e congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’ACFAS (Association canadienne-française pour l'avancement des sciences), May 2021, Montréal ( colloque en ligne), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèques &amp;quot;pirates&amp;quot; russophones: le questionnement du &amp;quot;russe&amp;quot; et les défis du &amp;quot;transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études du GDRus "L'empire russe, l'URSS et le monde post-soviétique au contact d'autres aires culturelles. Enjeux méthodologiques et épistémologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRus, Université Grenoble Alpes, Jun 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conte qui guérit. Émergence et développement de skazkoterapia dans la Russie des années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothérapies d'ici et d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Nov 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature jeunesse dans la Russie contemporaine : censure et autocensure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Regards croisés sur la censure. Les modes de contrôle de la production culturelle sous différents régimes politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eur'Orbem (Sorbonne Université), EHESS, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between samizdat and opensource logics. Pirating books in Contemporary Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piracy and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haut collège d'économie, Moscou, Oct 2019, Moscou (Fédération de Russie), Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiating the moral and territorial boundaries of the Russian public space.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Eur'Orbem, Mar 2023, PARIS, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication, Technology and Human Dignity: Disputed Rights, Contested Truths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Clermont-Ferrand, Apr 2023, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02441186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirating books in Contemporary Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASEEES Annual convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASEEES, Nov 2019, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Ben Gourion du Néguev, May 2023, Beer Sheva, Israel</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardes-frontières bénévoles de l’Internet russe : la diversité des formes du vigilantisme, entre l’inscription dans un système politique précis et l’internationalisation des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsouin (Môle Armoricain de Recherche sur la SOciété de l’Information et les Usages d’INternet), May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INALCO, Feb 2023, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negociando las fronteras morales y territoriales de la esfera publica rusa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granaslavic (V international conference « Andalusian Slavic Studies workdays)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le laid, l’obscène, l’interdit : le corps et la sexualité dans la littérature jeunesse russe contemporaine construits par l’auteur, l’éditeur et les parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Corps et corporalité dans la littérature de jeunesse russe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELIS, Université d'Auvergne, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, La Contemporaine, Jan 2023, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un refuge de la rébellion. Les contes de Léningrad de Youlia Yakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rebelles : figures de rebelle dans la littérature de l’imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERLI, Université de la Rochelle, Oct 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne en Rhône-Alpes, Apr 2022, Vichy, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et pratiques de l’engagement chez les éditeurs indépendants russes contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Discours et l’engagement politique, les voies littéraires de l'éthique en Russie et dans l’espace est-européen slavophone depuis la fin du XXème siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Jun 2018, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2022, Grenoble &amp; On-line event, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émotions dans et autour de la littérature jeunesse russe contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les émotions dans la sphère publique de la Russie post-soviétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERI, IEP, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Dec 2022, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publishing on Russia in France: Life trajectories and motivations of the actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception of Russia in Contemporary World: Memory, Identity and Conflicts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Eastern Finland, Nov 2017, Joennsu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Eur'orbem, May 2022, Paris institut d'édudes slaves (IES), France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du Moskvovedenie et de l’activisme urbain : le projet historico-culturologique Moskva kotoroy net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Юбилейная конференция ЦНСИ "По ту сторону"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ЦЕНТР НЕЗАВИСИМЫХ СОЦИАЛЬНЫХ ИССЛЕДОВАНИЙ, May 2017, Saint-Pétersbourg, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Клуб любителей интернета и общества, Apr 2021, Moscou, Saint-Pétersbourg, en ligne, Russia</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations médiatiques de la violence d'État soviétique au moment de l'affaire Kravtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études franco-italienne « La réception des répressions politiques soviétiques dans l’univers culturel français et italien (1917-1987) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eur'Orbem, Sorbonne Université, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Etat de Volgograd, Apr 2021, Volgograd (en ligne), Russia</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la révolution pour empêcher l’explosion de la cocotte-minute. Exemple la littérature jeunesse : Un vieil appartement (Samokat, 2017) et la série La Russie en 1917 (Peškom v istoriû, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction et déconstruction d'une mémoire de la Révolution de 1917 en Russie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Oct 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, l’ACFAS (Association canadienne-française pour l'avancement des sciences), May 2021, Montréal ( colloque en ligne), Canada</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils du Web et éditeurs indépendants. “Marketing intuitif” et formation de communautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications indépendantes et usages du Web. Etude de nouvelles pratiques du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Haut collège d'économie, Oct 2016, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GDRus, Université Grenoble Alpes, Jun 2021, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’univers de l’édition russe : structurations, lignes de force et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités de la recherche en édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabSic, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Nov 2021, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être « indépendant » : entre valeurs « occidentales » et « spécifiquement russes » : le cas de deux librairies « indépendantes » moscovites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et (in)dépendances. Les enjeux de l’indépendance dans les industries culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex ICCA et Université Paris 13, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...1336 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471343v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05471332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l’indépendance dans le champ éditorial russe</w:t>
               </w:r>
@@ -5215,51 +5215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et discours face à la guerre en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gruszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5426,202 +5426,353 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Building Communities Abroad through Children's Books Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politics of Text and Image in Children's Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Aesthetic Beyond Censorship: silence, allusions, and sharing in Russian-Language Youth Literature on the consequences of the War in Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children's War Literature in the Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circumventing the “Sovereignization” of the Russian Internet. Toward an Infrastructure-Based Sociology of Digital Sovereignty and Its Resistances in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Kossov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jiang, Min; Belli, Luca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries: How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167 - 189, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009531085.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Circumventing the “Sovereignization” of the Russian Internet. Toward an Infrastructure-Based Sociology of Digital Sovereignty and Its Resistances in Russia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circumventing the &amp;quot;Sovereignisation&amp;quot; of the Russian Internet Towards an Infrastructure-Based Sociology of Digital Sovereignty and its Resistances in Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daucé</w:t>
@@ -5635,202 +5786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Kossov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, 2024, 9781009531085. </w:t>
@@ -6459,84 +6459,155 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de la table ronde : « Editer des livres en Russie depuis 2022 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Delacroix Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34931/td7z-3d93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'&amp;quot;Internet souverain&amp;quot; russe face au Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6581,51 +6652,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6635,114 +6706,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer et déjouer. Construction sociale d'une jeunesse active à travers le théâtre amateur d'étudiants soviétiques, 1953-1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00661244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6889,51 +6960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046713v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Delacroix Ostromooukhova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Petushkova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1781" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Khriakov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793161v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maslinskaia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17925" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31860/2304-5817-2023-2-24-428-446" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2021-13-2-310-313" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12508" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2019-11-3-46-70" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2019-11-2-187-190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gruszka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048993v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lerner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Kryzhanouski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurorbem.paris-sorbonne.fr/spip.php?rubrique151" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096144v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46128" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694016v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021363v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661244v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046713v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Delacroix Ostromooukhova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Petushkova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1781" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Khriakov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maslinskaia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17925" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31860/2304-5817-2023-2-24-428-446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12508" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2021-13-2-310-313" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2019-11-3-46-70" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2019-11-2-187-190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gruszka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048993v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lerner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Kryzhanouski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurorbem.paris-sorbonne.fr/spip.php?rubrique151" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471425v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096144v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46128" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694016v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34931/td7z-3d93" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>