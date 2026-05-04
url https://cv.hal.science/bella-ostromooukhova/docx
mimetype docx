--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -938,818 +938,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03900652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Švelch. Gaming the Iron Curtain: How Teenagers and Amateurs in Communist Czechoslovakia Claimed the Medium of Computer Games. Cambridge, МА: MIT Press, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.310-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25285/2078-1938-2021-13-2-310-313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parler de sexualités non hétéronormées dans la littérature jeunesse russe contemporaine : entre silence et surgissements du queer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62 (2-3), pp.473-499. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/monderusse.12508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free libraries for the free people&amp;quot;: how mass-literature &amp;quot;shadow&amp;quot; libraries circumvent digital barriers and redefine legality in contemporary Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Monday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5210/fm.v26i5.11715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négocier le contrôle, promouvoir la lecture. Éditeurs indépendants face à l'État dans la Russie des années 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliodiversity : Publishing and Globalization = L'édition dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les politiques publiques du livre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Citizen Investigators to Cyber Patrols: Volunteer Internet Regulation in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.310-313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25285/2078-1938-2021-13-2-310-313⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.46-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25285/2078-1938-2019-11-3-46-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04951783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Waldfogel. Digital Renaissance: What Data and Economics Tell Us about the Future of Popular Culture. Princeton, NJ: Princeton University Press, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25285/2078-1938-2019-11-2-187-190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Négocier le contrôle, promouvoir la lecture. Éditeurs indépendants face à l'État dans la Russie des années 2010</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre « déformateurs de mémoire historique » et défenseurs d’un passé oublié : l’édition indépendante et l’histoire dans la Russie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 260 (3), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.260.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être un petit éditeur engagé dans la Russie d'aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliodiversity : Publishing and Globalization = L'édition dans la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Les politiques publiques du livre</w:t>
+              <w:t xml:space="preserve">, 2015, Edition et engagement. D'autres façons d'être éditeur?, 4, pp.34-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réappropriation de l'espace par les activités artistiques amateurs des étudiants moscovites (fin des années 1950 - années 1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00693996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Dégel et les troupes amateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (1-2), pp.303-325</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...222 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694013v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00693996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2546,1748 +2546,1748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étudier les positionnements des “Russes” face à la guerre en Ukraine : réseaux interpersonnels, parcours migratoires, lieux de socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les engagements face à la guerre dans l’édition jeunesse russe aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (post-) soviétiques à l’épreuve de la guerre, ruptures, traumatismes, reconstructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO, Feb 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet RUS-OP 2022. Les citoyens russes face à la guerre en Ukraine : dynamiques des engagements, identités et des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « Usages du témoignage de guerre en sciences humaines et sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Contemporaine, Jan 2023, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Projet RUS-OP 2022. Les citoyens russes face à la guerre en Ukraine : dynamiques des engagements, identités et des émotions</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Wikipédia russe, de la paix à la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wikipédia : contexte, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne en Rhône-Alpes, Apr 2022, Vichy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoigner de violences historiques à destination d’enfants/d’adolescents en Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Guerre n’a pas visage de femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Dec 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indicible dans la littérature de jeunesse russe : Histoire et sexualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, La Contemporaine, Jan 2023, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Maslinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Mémoire et indicible dans les arts contemporains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2022, Grenoble &amp; On-line event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne en Rhône-Alpes, Apr 2022, Vichy, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusqu’où peut-on aller ? Représentation de la mort et des cadavres dans la littérature jeunesse russe contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CadavRes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eur'orbem, May 2022, Paris institut d'édudes slaves (IES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire des recherches en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet&amp;Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Internet Beyond, Apr 2021, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bibliothèques libres pour des personnes libres », Les bibliothèques de l’ombre russophones entre héritage soviétique et résistances numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de master et de recherche "Histoire, politique et culture en Europe médiane"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Publishers: Business Models and Critical Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCEES 10th World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montréal ( colloque en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Svobodnye biblioteki dlâ svobodnyh lûdej. Strategii vyživaniâ cifrovogo literaturnogo podpolʹâ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium «Iskusstvo i kulʹtura v kontekste vremeni: tradicii, innovacii, perspektivy»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Etat de Volgograd, Apr 2021, Volgograd (en ligne), Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Как мы исследуем и изучаем</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Клуб любителей интернета и общества, Apr 2021, Moscou, Saint-Pétersbourg, en ligne, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Wikipedia russe. Négocier l'indépendance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">88e congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’ACFAS (Association canadienne-française pour l'avancement des sciences), May 2021, Montréal ( colloque en ligne), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèques &amp;quot;pirates&amp;quot; russophones: le questionnement du &amp;quot;russe&amp;quot; et les défis du &amp;quot;transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études du GDRus "L'empire russe, l'URSS et le monde post-soviétique au contact d'autres aires culturelles. Enjeux méthodologiques et épistémologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRus, Université Grenoble Alpes, Jun 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conte qui guérit. Émergence et développement de skazkoterapia dans la Russie des années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothérapies d'ici et d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Nov 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature jeunesse dans la Russie contemporaine : censure et autocensure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Regards croisés sur la censure. Les modes de contrôle de la production culturelle sous différents régimes politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eur'Orbem (Sorbonne Université), EHESS, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between samizdat and opensource logics. Pirating books in Contemporary Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piracy and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haut collège d'économie, Moscou, Oct 2019, Moscou (Fédération de Russie), Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiating the moral and territorial boundaries of the Russian public space.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication, Technology and Human Dignity: Disputed Rights, Contested Truths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02441186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirating books in Contemporary Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASEEES Annual convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASEEES, Nov 2019, San-Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negociando las fronteras morales y territoriales de la esfera publica rusa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2022, Grenoble &amp; On-line event, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granaslavic (V international conference « Andalusian Slavic Studies workdays)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Dec 2022, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardes-frontières bénévoles de l’Internet russe : la diversité des formes du vigilantisme, entre l’inscription dans un système politique précis et l’internationalisation des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsouin (Môle Armoricain de Recherche sur la SOciété de l’Information et les Usages d’INternet), May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Eur'orbem, May 2022, Paris institut d'édudes slaves (IES), France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et pratiques de l’engagement chez les éditeurs indépendants russes contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Discours et l’engagement politique, les voies littéraires de l'éthique en Russie et dans l’espace est-européen slavophone depuis la fin du XXème siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Jun 2018, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Internet Beyond, Apr 2021, Moscou, Russia</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le laid, l’obscène, l’interdit : le corps et la sexualité dans la littérature jeunesse russe contemporaine construits par l’auteur, l’éditeur et les parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Corps et corporalité dans la littérature de jeunesse russe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELIS, Université d'Auvergne, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un refuge de la rébellion. Les contes de Léningrad de Youlia Yakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rebelles : figures de rebelle dans la littérature de l’imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERLI, Université de la Rochelle, Oct 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...991 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049026v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04049158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émotions dans et autour de la littérature jeunesse russe contemporaine</w:t>
               </w:r>
@@ -5535,947 +5535,960 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children's War Literature in the Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, John Benjamins Publishing Company, In press</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circumventing the “Sovereignization” of the Russian Internet. Toward an Infrastructure-Based Sociology of Digital Sovereignty and Its Resistances in Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Kossov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jiang, Min; Belli, Luca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries: How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167 - 189, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009531085.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-04864761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circumventing the &amp;quot;Sovereignisation&amp;quot; of the Russian Internet Towards an Infrastructure-Based Sociology of Digital Sovereignty and its Resistances in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Kossov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, 2024, 9781009531085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009531085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits d’auteur et les livres en ligne : contrôle des contenus, transgressions, espaces de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèse d’un autoritarisme numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.139-163, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.9108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Russian ‘Sovereign Internet’ Facing Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Kossov</w:t>
+                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jiang, Min; Belli, Luca. </w:t>
-[...33 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Institute of Network Cultures. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stefania Milan, Emiliano Treré &amp; Silvia Masiero (eds.) COVID-19 from the Margins. Pandemic Invisibilities, Policies and Resistance in the Datafied Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 174-178, 2021, Theory on Demand #40, 978-94-92302-72-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Regards croisés sur les modalités de la censure des productions culturelles (littérature, médias, musique et théâtre) dans différents espaces nationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Daucé</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...60 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eur'Orbem éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles : Biélorussie, France, Maroc et Russie, sous la direction de Yauheni Kryzhanouski, Dominique Marchetti et Bella Ostromooukhova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, , 2020, Collection "Etudes et Travaux", 979-10-96982-16-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Poneys roses », « valeurs traditionnelles » et « sujets difficiles » : la censure dans la littérature jeunesse russe entre logiques politiques et commerciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eur'Obrem éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles : Biélorussie, France, Maroc et Russie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020, Etudes et travaux, 979-10-96982-16-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...116 lines deleted...]
-              <w:t xml:space="preserve">, pp. 174-178, 2021, Theory on Demand #40, 978-94-92302-72-4</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences du régime stalinien comme objet médiatique de l'après-guerre. Les représentations de &amp;quot;L'affaire Kravtchenko&amp;quot; dans la presse française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lo speccio del Gulag in Francia e in Italia. La ricezione delle repressioni politiche sovietiche tra testimonianze, narrazioni, rappresentazioni culturali (1917-1937)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pisa University Press, 2019, Pisa, University Press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...87 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le théâtre amateur étudiant et l’Homme nouveau : le retour du « soviétique » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique de l’homme nouveau après Staline</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-126, 2016, La fabrique de l’homme nouveau après Staline, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.46128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, , 2020, Etudes et travaux, 979-10-96982-16-5</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'encadrement du théâtre amateur dans le cadre d'un régime autoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Christine Bordeaux, Jean Caune, Marie-Madeleine Mervant-Roux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le théâtre des amateurs et l'expérience de l'art. Accompagnement et autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'entretemps, pp.124-136, 2011, Champ théâtral</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...219 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6485,218 +6498,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de la table ronde : « Editer des livres en Russie depuis 2022 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Delacroix Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34931/td7z-3d93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34931/td7z-3d93⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05502132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'&amp;quot;Internet souverain&amp;quot; russe face au Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...117 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6706,114 +6719,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouer et déjouer. Construction sociale d'une jeunesse active à travers le théâtre amateur d'étudiants soviétiques, 1953-1975</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Ecole des Hautes Etudes en Sciences Sociales (EHESS), 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00661244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId133"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6960,51 +6973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046713v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Delacroix Ostromooukhova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Petushkova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1781" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Khriakov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maslinskaia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17925" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31860/2304-5817-2023-2-24-428-446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889697v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12508" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11715" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2021-13-2-310-313" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2019-11-3-46-70" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2019-11-2-187-190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693996v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gruszka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043788v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044079v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048993v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049078v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lerner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Kryzhanouski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurorbem.paris-sorbonne.fr/spip.php?rubrique151" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471425v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9108" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096144v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043266v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471444v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46128" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694016v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502132v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34931/td7z-3d93" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021363v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046713v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Delacroix Ostromooukhova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Petushkova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1781" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Khriakov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maslinskaia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17925" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31860/2304-5817-2023-2-24-428-446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2021-13-2-310-313" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12508" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11715" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2019-11-3-46-70" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2019-11-2-187-190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gruszka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lerner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Kryzhanouski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurorbem.paris-sorbonne.fr/spip.php?rubrique151" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471425v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/home" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46128" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694016v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34931/td7z-3d93" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>