--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -570,901 +570,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« « Un univers sans sexe et ni mort ». Le cadavre dans la littérature jeunesse dans la. Russie contemporaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Холодный, упрямый ветер, не пускавший весну</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Детские чтения</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24, pp.428-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31860/2304-5817-2023-2-24-428-446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dire ou ne pas dire les traumatismes historiques et l’homosexualité dans la littérature jeunesse contemporaine en Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Maslinskaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ilcea.17925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ilcea.17925⟩</w:t>
+                <w:t xml:space="preserve">hal-04793161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militants face à la « souverainisation » numérique. Réactions et nouvelles mobilisations dans l’ex-bloc socialiste (Russie, Ukraine, Cuba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zaytseva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/terminal.8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31860/2304-5817-2023-2-24-428-446⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03900652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Švelch. Gaming the Iron Curtain: How Teenagers and Amateurs in Communist Czechoslovakia Claimed the Medium of Computer Games. Cambridge, МА: MIT Press, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.310-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25285/2078-1938-2021-13-2-310-313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parler de sexualités non hétéronormées dans la littérature jeunesse russe contemporaine : entre silence et surgissements du queer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (2-3), pp.473-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/monderusse.12508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Free libraries for the free people&amp;quot;: how mass-literature &amp;quot;shadow&amp;quot; libraries circumvent digital barriers and redefine legality in contemporary Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v26i5.11715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Citizen Investigators to Cyber Patrols: Volunteer Internet Regulation in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Perrine Poupin</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/terminal.8498⟩</w:t>
+              <w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.46-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25285/2078-1938-2019-11-3-46-70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Švelch. Gaming the Iron Curtain: How Teenagers and Amateurs in Communist Czechoslovakia Claimed the Medium of Computer Games. Cambridge, МА: MIT Press, 2018</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04951783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Waldfogel. Digital Renaissance: What Data and Economics Tell Us about the Future of Popular Culture. Princeton, NJ: Princeton University Press, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratorium : Russian review of social research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.310-313. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25285/2078-1938-2021-13-2-310-313⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25285/2078-1938-2019-11-2-187-190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négocier le contrôle, promouvoir la lecture. Éditeurs indépendants face à l'État dans la Russie des années 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliodiversity : Publishing and Globalization = L'édition dans la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les politiques publiques du livre</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889878v1</w:t>
-              </w:r>
-[...197 lines deleted...]
-                <w:t xml:space="preserve">hal-04043785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre « déformateurs de mémoire historique » et défenseurs d’un passé oublié : l’édition indépendante et l’histoire dans la Russie contemporaine</w:t>
               </w:r>
@@ -1830,3016 +1830,3016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Place et rôle de la violence dans la littérature russophone pour adolescents. L’exemple de La voix de Daria Dotsouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorer les formes de la violence dans la société poutinienne à travers la littérature contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Dec 2025, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing, publishing and reading in Russian on the war in Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surrounded by Conflicts: Children’s War Literature in the Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AARHUS UNIVERSITY, Jun 2025, Aarhus, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etre un écrivain jeunesse dans la Russie d’aujourd’hui : stratégies auctoriales et éditoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etre écrivain sous Poutine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INALCO, Mar 2025, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Dec 2025, PARIS, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement de la censure dans la littérature jeunesse russe contemporaine et son reflet sur les pratiques éditoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamics of Censorship in Russian Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4, May 2024, Parme, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Writing, publishing and reading in Russian on the war in Ukraine</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« « Un écrivain normal ne va pas faire de propagande, ni pour la guerre ni contre elle ». Stratégies de résistances dans l’édition jeunesse russe contemporaine ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résistance adaptation et contournement en Russie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4, Oct 2024, GRENOBLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Producing protest literature in contemporary Russia: authorial and editorial strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASEEES Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASEEES, Nov 2024, BOSTON, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser les frontières. L’illustration russe en Russie Contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre traditions nationales et circulations mondialisée : l’illustration pour la jeunesse comme espace frontière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILCEA4, May 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Russes face à la guerre : présentation du projet RusOp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire central d’Eur’Orbem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eur'Orbem, Mar 2023, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « siens » et les « autres » : l’image de l’ennemi dans la littérature jeunesse russe sur la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’autre dans la littérature jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Clermont-Ferrand, Apr 2023, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian children publishing in the face of war: reconfigurations of the milieu in the light of emigration and political stances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shock, talk and exit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Ben Gourion du Néguev, May 2023, Beer Sheva, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les engagements face à la guerre dans l’édition jeunesse russe aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (post-) soviétiques à l’épreuve de la guerre, ruptures, traumatismes, reconstructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, Feb 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les positionnements des “Russes” face à la guerre en Ukraine : réseaux interpersonnels, parcours migratoires, lieux de socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet RUS-OP 2022. Les citoyens russes face à la guerre en Ukraine : dynamiques des engagements, identités et des émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « Usages du témoignage de guerre en sciences humaines et sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Contemporaine, Jan 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Wikipédia russe, de la paix à la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wikipédia : contexte, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne en Rhône-Alpes, Apr 2022, Vichy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoigner de violences historiques à destination d’enfants/d’adolescents en Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Guerre n’a pas visage de femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Dec 2022, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indicible dans la littérature de jeunesse russe : Histoire et sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, AARHUS UNIVERSITY, Jun 2025, Aarhus, Denmark</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Maslinskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Mémoire et indicible dans les arts contemporains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2022, Grenoble &amp; On-line event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ASEEES, Nov 2024, BOSTON, États-Unis</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jusqu’où peut-on aller ? Représentation de la mort et des cadavres dans la littérature jeunesse russe contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire CadavRes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eur'orbem, May 2022, Paris institut d'édudes slaves (IES), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ILCEA4, May 2024, Parme, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Как мы исследуем и изучаем</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Клуб любителей интернета и общества, Apr 2021, Moscou, Saint-Pétersbourg, en ligne, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ILCEA4, Oct 2024, GRENOBLE, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Svobodnye biblioteki dlâ svobodnyh lûdej. Strategii vyživaniâ cifrovogo literaturnogo podpolʹâ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium «Iskusstvo i kulʹtura v kontekste vremeni: tradicii, innovacii, perspektivy»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Etat de Volgograd, Apr 2021, Volgograd (en ligne), Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Wikipedia russe. Négocier l'indépendance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">88e congrès de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’ACFAS (Association canadienne-française pour l'avancement des sciences), May 2021, Montréal ( colloque en ligne), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèques &amp;quot;pirates&amp;quot; russophones: le questionnement du &amp;quot;russe&amp;quot; et les défis du &amp;quot;transnational</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études du GDRus "L'empire russe, l'URSS et le monde post-soviétique au contact d'autres aires culturelles. Enjeux méthodologiques et épistémologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDRus, Université Grenoble Alpes, Jun 2021, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conte qui guérit. Émergence et développement de skazkoterapia dans la Russie des années 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothérapies d'ici et d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Nov 2021, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire des recherches en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet&amp;Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Internet Beyond, Apr 2021, Moscou, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bibliothèques libres pour des personnes libres », Les bibliothèques de l’ombre russophones entre héritage soviétique et résistances numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de master et de recherche "Histoire, politique et culture en Europe médiane"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco, Oct 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Publishers: Business Models and Critical Skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCEES 10th World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Montréal ( colloque en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature jeunesse dans la Russie contemporaine : censure et autocensure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Regards croisés sur la censure. Les modes de contrôle de la production culturelle sous différents régimes politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eur'Orbem (Sorbonne Université), EHESS, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between samizdat and opensource logics. Pirating books in Contemporary Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Piracy and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Haut collège d'économie, Moscou, Oct 2019, Moscou (Fédération de Russie), Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pirating books in Contemporary Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASEEES Annual convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASEEES, Nov 2019, San-Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiating the moral and territorial boundaries of the Russian public space.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Eur'Orbem, Mar 2023, PARIS, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication, Technology and Human Dignity: Disputed Rights, Contested Truths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ILCEA4, May 2023, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02441186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gardes-frontières bénévoles de l’Internet russe : la diversité des formes du vigilantisme, entre l’inscription dans un système politique précis et l’internationalisation des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marsouin (Môle Armoricain de Recherche sur la SOciété de l’Information et les Usages d’INternet), May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Clermont-Ferrand, Apr 2023, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negociando las fronteras morales y territoriales de la esfera publica rusa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Granaslavic (V international conference « Andalusian Slavic Studies workdays)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Ben Gourion du Néguev, May 2023, Beer Sheva, Israel</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formes et pratiques de l’engagement chez les éditeurs indépendants russes contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Discours et l’engagement politique, les voies littéraires de l'éthique en Russie et dans l’espace est-européen slavophone depuis la fin du XXème siècle"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Jun 2018, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jul 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le laid, l’obscène, l’interdit : le corps et la sexualité dans la littérature jeunesse russe contemporaine construits par l’auteur, l’éditeur et les parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Corps et corporalité dans la littérature de jeunesse russe »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELIS, Université d'Auvergne, Sep 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, INALCO, Feb 2023, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un refuge de la rébellion. Les contes de Léningrad de Youlia Yakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rebelles : figures de rebelle dans la littérature de l’imaginaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERLI, Université de la Rochelle, Oct 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, La Contemporaine, Jan 2023, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émotions dans et autour de la littérature jeunesse russe contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les émotions dans la sphère publique de la Russie post-soviétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERI, IEP, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne en Rhône-Alpes, Apr 2022, Vichy, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du Moskvovedenie et de l’activisme urbain : le projet historico-culturologique Moskva kotoroy net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Юбилейная конференция ЦНСИ "По ту сторону"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ЦЕНТР НЕЗАВИСИМЫХ СОЦИАЛЬНЫХ ИССЛЕДОВАНИЙ, May 2017, Saint-Pétersbourg, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Dec 2022, Strasbourg, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publishing on Russia in France: Life trajectories and motivations of the actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perception of Russia in Contemporary World: Memory, Identity and Conflicts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Eastern Finland, Nov 2017, Joennsu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Nov 2022, Grenoble &amp; On-line event, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations médiatiques de la violence d'État soviétique au moment de l'affaire Kravtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études franco-italienne « La réception des répressions politiques soviétiques dans l’univers culturel français et italien (1917-1987) »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eur'Orbem, Sorbonne Université, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Eur'orbem, May 2022, Paris institut d'édudes slaves (IES), France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter la révolution pour empêcher l’explosion de la cocotte-minute. Exemple la littérature jeunesse : Un vieil appartement (Samokat, 2017) et la série La Russie en 1917 (Peškom v istoriû, 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction et déconstruction d'une mémoire de la Révolution de 1917 en Russie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGA, Oct 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Internet Beyond, Apr 2021, Moscou, Russia</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils du Web et éditeurs indépendants. “Marketing intuitif” et formation de communautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications indépendantes et usages du Web. Etude de nouvelles pratiques du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Haut collège d'économie, Oct 2016, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Inalco, Oct 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être « indépendant » : entre valeurs « occidentales » et « spécifiquement russes » : le cas de deux librairies « indépendantes » moscovites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et (in)dépendances. Les enjeux de l’indépendance dans les industries culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex ICCA et Université Paris 13, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Montréal ( colloque en ligne), France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’univers de l’édition russe : structurations, lignes de force et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités de la recherche en édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabSic, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...1474 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471332v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05471343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l’indépendance dans le champ éditorial russe</w:t>
               </w:r>
@@ -5215,51 +5215,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et discours face à la guerre en Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gruszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5426,215 +5426,366 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An Aesthetic Beyond Censorship: silence, allusions, and sharing in Russian-Language Youth Literature on the consequences of the War in Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Children's War Literature in the Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Building Communities Abroad through Children's Books Publishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics of Text and Image in Children's Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circumventing the “Sovereignization” of the Russian Internet. Toward an Infrastructure-Based Sociology of Digital Sovereignty and Its Resistances in Russia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Children's War Literature in the Making</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Kossov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jiang, Min; Belli, Luca. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries: How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167 - 189, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009531085.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Circumventing the “Sovereignization” of the Russian Internet. Toward an Infrastructure-Based Sociology of Digital Sovereignty and Its Resistances in Russia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04864761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circumventing the &amp;quot;Sovereignisation&amp;quot; of the Russian Internet Towards an Infrastructure-Based Sociology of Digital Sovereignty and its Resistances in Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daucé</w:t>
@@ -5648,202 +5799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Kossov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Sovereignty in the BRICS Countries How the Global South and Emerging Power Alliances Are Reshaping Digital Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cambridge University Press, 2024, 9781009531085. </w:t>
@@ -6973,51 +6973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046713v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Delacroix Ostromooukhova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Petushkova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1781" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Khriakov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793161v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maslinskaia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17925" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31860/2304-5817-2023-2-24-428-446" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2021-13-2-310-313" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12508" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11715" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889878v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2019-11-3-46-70" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2019-11-2-187-190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471142v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471256v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gruszka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471225v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471269v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471298v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044079v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049199v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049306v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471332v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lerner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Kryzhanouski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurorbem.paris-sorbonne.fr/spip.php?rubrique151" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471425v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/home" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46128" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694016v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34931/td7z-3d93" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046713v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Delacroix Ostromooukhova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Petushkova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1781" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1704" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Khriakov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5077/journals/connexe.2024.e1709" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389557v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31860/2304-5817-2023-2-24-428-446" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Maslinskaia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.17925" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.8498" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2021-13-2-310-313" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889697v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.12508" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03280141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11715" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04951783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2019-11-3-46-70" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25285/2078-1938-2019-11-2-187-190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.260.0017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412395v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00693996v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694013v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538871v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471096v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471199v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gruszka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471247v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043788v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043794v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043796v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043799v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049280v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02441186v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048993v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048936v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049158v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049078v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049062v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049306v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049199v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049213v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471343v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694216v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694221v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471391v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lerner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Kryzhanouski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurorbem.paris-sorbonne.fr/spip.php?rubrique151" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/home" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/digital-sovereignty-in-the-brics-countries/circumventing-the-sovereignization-of-the-russian-internet/20775EC5CCD1DD8930E4B2F58BAD1116" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085.012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9108" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096144v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043266v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471444v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46128" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694016v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34931/td7z-3d93" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021363v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00661244v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>