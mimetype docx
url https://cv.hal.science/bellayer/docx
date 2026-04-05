--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1269,338 +1269,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic study of the condensed phase of phosphorus-based flame retarded foams</w:t>
+                <w:t xml:space="preserve">Fission products chemistry in simulated PWR fuel up to 2100C: Experimental characterisation and TAF-ID modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gossiaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+                <w:t xml:space="preserve">E Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Ortgies</w:t>
+                <w:t xml:space="preserve">C Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Wagener</w:t>
+                <w:t xml:space="preserve">T Alpettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander König</w:t>
+                <w:t xml:space="preserve">C Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.110208⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Journal of Nuclear Materials, 572, pp.154040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.154040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146586v1</w:t>
+                <w:t xml:space="preserve">hal-03891271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fission products chemistry in simulated PWR fuel up to 2100C: Experimental characterisation and TAF-ID modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic study of the condensed phase of phosphorus-based flame retarded foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Guéneau</w:t>
+                <w:t xml:space="preserve">Alexandre Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Alpettaz</w:t>
+                <w:t xml:space="preserve">Stefan Ortgies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bonnet</w:t>
+                <w:t xml:space="preserve">Tobias Wagener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Chatain</w:t>
+                <w:t xml:space="preserve">Alexander König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Journal of Nuclear Materials, 572, pp.154040. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Polymer Degradation and Stability, 206, pp.110208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2022.154040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.110208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891271v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent fire protective sol-gel coating for wood panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1671,295 +1671,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale single burning item test for the study of the fire behavior of building materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bachelet</w:t>
+                <w:t xml:space="preserve">Calcium Chelation by Phosphate Ions and Its Influence on Fouling Mechanisms of Whey Protein Solutions in a Plate Heat Exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa A Scudeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanpain-Avet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander König</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Safety Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103429⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10020259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612707v1</w:t>
+                <w:t xml:space="preserve">hal-03129133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium Chelation by Phosphate Ions and Its Influence on Fouling Mechanisms of Whey Protein Solutions in a Plate Heat Exchanger</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Six</w:t>
+                <w:t xml:space="preserve">Small-scale single burning item test for the study of the fire behavior of building materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ortgies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (2), pp.259. </w:t>
+              <w:t xml:space="preserve">Fire Safety Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Fire Safety Journal, 125, pp.103429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods10020259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.firesaf.2021.103429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129133v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pcl covered pp meshes plasma-grafted by sulfonated monomer for the prevention of postoperative abdominal adhesions</w:t>
               </w:r>
@@ -2073,295 +2073,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of casein/whey ratio on the thermal denaturation of whey proteins and subsequent fouling in a plate heat exchanger</w:t>
+                <w:t xml:space="preserve">Self-stratified bio-based coatings: Formulation and elucidation of critical parameters governing stratification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiji Liu</w:t>
+                <w:t xml:space="preserve">Charlotte Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jeantet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+                <w:t xml:space="preserve">Laurent Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110175⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Applied Surface Science, 536, pp.147687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862236v1</w:t>
+                <w:t xml:space="preserve">hal-03219865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-stratified bio-based coatings: Formulation and elucidation of critical parameters governing stratification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of casein/whey ratio on the thermal denaturation of whey proteins and subsequent fouling in a plate heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiji Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Lemesle</w:t>
+                <w:t xml:space="preserve">Xiao Dong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Applied Surface Science, 536, pp.147687. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 289, pp.110175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147687⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2020.110175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219865v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Hybrid Poly(L-lactic acid) from titanium oxo-cluster via reactive extrusion polymerization</w:t>
               </w:r>
@@ -2611,51 +2611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of multi-step versus one-step coating processes using oil or bio-based resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Frémiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,563 +2739,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of eco-friendly sol–gel coatings to flame-retard flexible polyurethane foam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D printed sandwich materials filled with hydrogels for extremely low heat release rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Marin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Sarazin</w:t>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgrma.19.00059⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.109269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927066v1</w:t>
+                <w:t xml:space="preserve">hal-02926297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed sandwich materials filled with hydrogels for extremely low heat release rate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formulation of eco-friendly sol–gel coatings to flame-retard flexible polyurethane foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Blanchard</w:t>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Richard</w:t>
+                <w:t xml:space="preserve">Adeline Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 179, pp.109269. </w:t>
+              <w:t xml:space="preserve">Green materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Green materials, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgrma.19.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926297v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic surface modifications of stainless steel targeting dairy fouling mitigation and bacterial adhesion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hexagonal Boron Nitride Platelet-Based Nanocoating for Fire Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
+                <w:t xml:space="preserve">Simone Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Thomy</w:t>
+                <w:t xml:space="preserve">Shuang Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dargent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+                <w:t xml:space="preserve">Jaime C. Grunlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2018.10.012⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (9), pp.5450-5459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b01055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322038v1</w:t>
+                <w:t xml:space="preserve">hal-02310391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Boron Nitride Platelet-Based Nanocoating for Fire Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+                <w:t xml:space="preserve">Biomimetic surface modifications of stainless steel targeting dairy fouling mitigation and bacterial adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Lazar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+                <w:t xml:space="preserve">V. Thomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuang Qin</w:t>
+                <w:t xml:space="preserve">Thomas Dargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime C. Grunlan</w:t>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (9), pp.5450-5459. </w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.32-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b01055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2018.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310391v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol–Gel Treatments to Flame Retard PA11/Flax Composites</w:t>
               </w:r>
@@ -3411,51 +3411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame retardant and weathering resistant self-layering epoxy-silicone coatings for plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3526,468 +3526,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of in-flame soot from balsa composite combustion during mass loss cone calorimeter tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric pressure plasma spraying of silane-based coatings targeting whey protein fouling and bacterial adhesion management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gizem Okyay</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Polymer Degradation and Stability, 154, pp.304-311. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 455, pp.392-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075769v1</w:t>
+                <w:t xml:space="preserve">hal-02321911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure plasma spraying of silane-based coatings targeting whey protein fouling and bacterial adhesion management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Antifouling amphiphilic silicone coatings for dairy fouling mitigation on stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Six</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikayla E. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.06.006⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (7), pp.769-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2018.1502275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321911v1</w:t>
+                <w:t xml:space="preserve">hal-02623318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifouling amphiphilic silicone coatings for dairy fouling mitigation on stainless steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikayla E. Barry</w:t>
+                <w:t xml:space="preserve">Characterization of in-flame soot from balsa composite combustion during mass loss cone calorimeter tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (7), pp.769-783. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Polymer Degradation and Stability, 154, pp.304-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.2018.1502275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623318v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of stainless steel surface properties on whey protein fouling under industrial processing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4624,64 +4624,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifouling biomimetic liquid-infused stainless steel: application to rairy industrial processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,274 +4898,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study of the Influence of Different Aging Scenarios on the Fire Protective Behavior of an Epoxy Based Intumescent Coating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
+                <w:t xml:space="preserve">Reaction to fire of an intumescent epoxy resin: Protection mechanisms and synergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Industrial and engineering chemistry research, 52 (2), pp.729-743. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (8), pp.1366-1386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie302137g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995463v1</w:t>
+                <w:t xml:space="preserve">hal-02090047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction to fire of an intumescent epoxy resin: Protection mechanisms and synergy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive Study of the Influence of Different Aging Scenarios on the Fire Protective Behavior of an Epoxy Based Intumescent Coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gérard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+                <w:t xml:space="preserve">Bertrand Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 97 (8), pp.1366-1386. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Industrial and engineering chemistry research, 52 (2), pp.729-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie302137g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090047v1</w:t>
+                <w:t xml:space="preserve">hal-04995463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticoagulant and antimicrobial finishing of non-woven polypropylene textiles</w:t>
               </w:r>
@@ -6208,51 +6208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-stratifying flame retardant coatings for plastics – towards eco-efficient smart coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6314,277 +6314,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based flame retardant self-stratifying coatings</w:t>
+                <w:t xml:space="preserve">Smart fire protective thin coatings for plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFRMT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Beijing, China</w:t>
+              <w:t xml:space="preserve">Congrès AMI : Fire resistance in plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455678v1</w:t>
+                <w:t xml:space="preserve">hal-04455679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart fire protective thin coatings for plastics</w:t>
+                <w:t xml:space="preserve">Bio-based flame retardant self-stratifying coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Ferreira</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès AMI : Fire resistance in plastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">SFRMT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455679v1</w:t>
+                <w:t xml:space="preserve">hal-04455678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface engineering of stainless steel for dairy fouling management</w:t>
               </w:r>
@@ -6596,51 +6596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dourgaparsad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6689,445 +6689,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-efficient, bio-based and smart self-stratifying coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+                <w:t xml:space="preserve">Surface engineering of stainless steel for dairy fouling management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dourgaparsad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Saget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th world congress on materials science engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">14th International Congress of Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455688v1</w:t>
+                <w:t xml:space="preserve">hal-04455689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-efficient flame retardant bio-based self-stratifying coatings</w:t>
+                <w:t xml:space="preserve">Eco-efficient, bio-based and smart self-stratifying coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SICT Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">6th world congress on materials science engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455677v1</w:t>
+                <w:t xml:space="preserve">hal-04455688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface engineering of stainless steel for dairy fouling management</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+                <w:t xml:space="preserve">Eco-efficient flame retardant bio-based self-stratifying coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress of Engineering and Food (ICEF14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">SICT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455689v1</w:t>
+                <w:t xml:space="preserve">hal-04455677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent fire protective sol-gel coatings for wood panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7204,51 +7204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of multi-step versus one step coating process using oil or bio-based resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7329,51 +7329,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based flame retardant self-stratifying coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7454,51 +7454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based flame retardant self-stratifying coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7704,51 +7704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based flame retardant self-stratifying coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7829,51 +7829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin and Thick FR sol-gel coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7937,51 +7937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent FR Sol-Gel coatings for wood panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gossiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8032,64 +8032,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of calcium and casein micelle on the thermal denaturation of whey protein solutions and fouling mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiji Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiza Azevedo-Scudeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8388,277 +8388,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of casein on the heat-induced denaturation of whey proteins and subsequent fouling in plate heat exchanger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polypropylene peritoneal meshes functionalized by electrospinning and cold plasma treatment for anticoagulant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Liu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Andre</w:t>
+                <w:t xml:space="preserve">Ludovic Janus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Exchanger Fouling &amp; cleaning conference XIII 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Jozefow, Poland</w:t>
+              <w:t xml:space="preserve">47èmes Journées d’Études des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125292v1</w:t>
+                <w:t xml:space="preserve">hal-04505613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypropylene peritoneal meshes functionalized by electrospinning and cold plasma treatment for anticoagulant properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Cazaux</w:t>
+                <w:t xml:space="preserve">Role of casein on the heat-induced denaturation of whey proteins and subsequent fouling in plate heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. D. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Janus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Feng Chai</w:t>
+                <w:t xml:space="preserve">R. Mercadé-Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées d’Études des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Latresne, France</w:t>
+              <w:t xml:space="preserve">Heat Exchanger Fouling &amp; cleaning conference XIII 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Jozefow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505613v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized nanofibers with anticoagulant activity for postoperative adhesions prevention: plasma grafting or coaxial electrospinning</w:t>
               </w:r>
@@ -8683,51 +8683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Degoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Janus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8795,51 +8795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8933,51 +8933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Ponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9239,51 +9239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale assessment of soot using electron microscopy: applications on soot from bench-scale fire of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9373,51 +9373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic approaches targeting dairy fouling mitigation of stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9511,51 +9511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9843,51 +9843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modification of stainless steel targeting dairy fouling mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9962,234 +9962,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Retardant sol-gel coatings for flexible polyurethane foams</w:t>
+                <w:t xml:space="preserve">Flame retardant sol-gel coatings for flexible PU foams: Mechanism of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecofram 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">AMI 2018 Fire resistance in Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289344v1</w:t>
+                <w:t xml:space="preserve">hal-04493716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardant sol-gel coatings for flexible PU foams: Mechanism of action</w:t>
+                <w:t xml:space="preserve">Fire Retardant sol-gel coatings for flexible polyurethane foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dewailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMI 2018 Fire resistance in Plastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Ecofram 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04493716v1</w:t>
+                <w:t xml:space="preserve">hal-04289344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame retardant coating for flexible PU foams</w:t>
               </w:r>
@@ -10270,64 +10270,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic nanostructured surfaces for antifouling in dairy processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10434,51 +10434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10520,51 +10520,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYSICAL CHARACTERIZATION OF CARBONACEOUS PRODUCTS FROM FIRE AND FIRE RETARDANTS: ASSESSMENT OF THE IMPACT ON FIRE PERFORMANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10802,64 +10802,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Cleaning Slippery Infused Surfaces for Dairy Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11221,51 +11221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04878903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Dufay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchemain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2024.214163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05223874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109478" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta00705d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04678377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Solarski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Cavalcanti Ferreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Khoa Bui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Alejandra Muro Puente" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108732" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05000051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Dilger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pettinari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123422" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Foissac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103398" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lannoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2022.2164472" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2022.103266" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gossiaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ortgies" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Wagener" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110208" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Geiger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;neau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Alpettaz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154040" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bachelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107579" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03612707v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103429" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa A Scudeller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanpain-Avet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Six" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020259" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03986072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101968" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiji Liu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110175" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219865v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemesle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147687" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109238" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03605313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Davesne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilla Bensabath" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00399" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fr&#233;miot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beaugendre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118527" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927066v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.19.00059" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926297v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Geoffroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109269" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Zouaghi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.10.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310391v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lazar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Qin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime C. Grunlan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01055" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandewalle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7100086" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Beaugendre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Degoutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105269" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075769v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Okyay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.06.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321911v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.06.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623318v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikayla E. Barry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1502275" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.02.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-464P8907-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02370737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil D. Naik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb Meziane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07323" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pierlot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8120448" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714617v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Souada" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Doisy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benderrag" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.08.043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509593v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesaffre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.04.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ0GKLHK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Moradi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas G. Hatzikiriakos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06709" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bouquerel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3523" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C58X9WZ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04995463v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302137g" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02090047v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G&#233;rard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.05.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03358341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/7/3/035001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/295E651EB2076BF6DA360B06E593585DB577D514/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vioux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Binnemans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812292j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3C4KZ8FW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Tebby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b814978j" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JQBZ6HBR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra N&#233;ouze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b711539c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6JJ2ZVC3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05214276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05214347v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04892433v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Helena Arellano Ramirez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04892925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ferreira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455678v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455679v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04154488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dourgaparsad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455688v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455677v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455689v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493700v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455672v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455662v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505540v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cazaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455692v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493707v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493721v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401169v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505690v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125292v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Chen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercad&#233;-Prieto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505613v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Janus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290842v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beaugendre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291089v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamieh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Ponchel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prieur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Ramgobin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494277v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02089001v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moradi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494292v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04354353v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04354349v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Prieur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173261v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moradi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289344v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493716v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494281v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465352v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Hatzikiriakos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737393v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khaldi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879764v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Naik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tranchard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279297v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289400v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04878903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Dufay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchemain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2024.214163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05223874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109478" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta00705d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04678377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Solarski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Cavalcanti Ferreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Khoa Bui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Alejandra Muro Puente" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108732" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05000051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Dilger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pettinari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123422" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Foissac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103398" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lannoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2022.2164472" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2022.103266" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Geiger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;neau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Alpettaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gossiaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ortgies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Wagener" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bachelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107579" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa A Scudeller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanpain-Avet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Six" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020259" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03612707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103429" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03986072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101968" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemesle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147687" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiji Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110175" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109238" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03605313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Davesne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilla Bensabath" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00399" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fr&#233;miot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beaugendre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118527" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Geoffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109269" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.19.00059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lazar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Qin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime C. Grunlan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01055" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Zouaghi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.10.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandewalle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7100086" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Beaugendre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Degoutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105269" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321911v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.06.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikayla E. Barry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1502275" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075769v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Okyay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.06.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.02.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-464P8907-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02370737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil D. Naik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb Meziane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07323" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pierlot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8120448" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714617v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Souada" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Doisy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benderrag" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.08.043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509593v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesaffre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.04.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ0GKLHK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Moradi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas G. Hatzikiriakos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06709" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bouquerel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3523" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C58X9WZ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02090047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G&#233;rard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.05.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04995463v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302137g" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03358341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/7/3/035001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/295E651EB2076BF6DA360B06E593585DB577D514/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vioux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Binnemans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812292j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3C4KZ8FW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Tebby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b814978j" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JQBZ6HBR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra N&#233;ouze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b711539c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6JJ2ZVC3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05214276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05214347v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04892433v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Helena Arellano Ramirez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04892925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ferreira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04154488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dourgaparsad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455677v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493700v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455672v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455662v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505540v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cazaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455692v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493707v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493721v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401169v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505690v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505613v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Janus" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125292v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Chen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercad&#233;-Prieto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290842v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beaugendre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291089v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamieh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Ponchel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prieur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Ramgobin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494277v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02089001v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moradi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494292v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04354353v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04354349v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Prieur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173261v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moradi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493716v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494281v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465352v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Hatzikiriakos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737393v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khaldi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879764v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Naik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tranchard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279297v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289400v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>