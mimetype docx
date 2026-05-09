--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -520,51 +520,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-efficient, hydrophobic, self-healing and self-stratifying coating for polycarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Solarski</w:t>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hugo Cavalcanti Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2605,3195 +2605,6715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle assessment of multi-step versus one-step coating processes using oil or bio-based resins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lemesle</w:t>
+                <w:t xml:space="preserve">Effect of the phosphate/calcium molar ratio on fouling deposits generated by the processing of a whey protein isolate in a plate heat exchanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanpain-Avet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Frémiot</w:t>
+                <w:t xml:space="preserve">C. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Beaugendre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+                <w:t xml:space="preserve">Luisa Azevedo Scudeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118527⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 121, pp.154-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2020.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310501v1</w:t>
+                <w:t xml:space="preserve">hal-02490079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printed sandwich materials filled with hydrogels for extremely low heat release rate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+                <w:t xml:space="preserve">Life cycle assessment of multi-step versus one-step coating processes using oil or bio-based resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Frémiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109269⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Journal of Cleaner Production, 242, pp.118527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926297v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of eco-friendly sol–gel coatings to flame-retard flexible polyurethane foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Green materials, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/jgrma.19.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexagonal Boron Nitride Platelet-Based Nanocoating for Fire Protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D printed sandwich materials filled with hydrogels for extremely low heat release rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime C. Grunlan</w:t>
+                <w:t xml:space="preserve">Florent Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b01055⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.109269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2020.109269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310391v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic surface modifications of stainless steel targeting dairy fouling mitigation and bacterial adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
+                <w:t xml:space="preserve">Hexagonal Boron Nitride Platelet-Based Nanocoating for Fire Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dargent</w:t>
+                <w:t xml:space="preserve">Shuang Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+                <w:t xml:space="preserve">Jaime C. Grunlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 113, pp.32-38. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (9), pp.5450-5459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbp.2018.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b01055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322038v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol–Gel Treatments to Flame Retard PA11/Flax Composites</w:t>
+                <w:t xml:space="preserve">Biomimetic surface modifications of stainless steel targeting dairy fouling mitigation and bacterial adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+                <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Vandewalle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fib7100086⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioproducts Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.32-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbp.2018.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087723v1</w:t>
+                <w:t xml:space="preserve">hal-02322038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardant and weathering resistant self-layering epoxy-silicone coatings for plastics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Lemesle</w:t>
+                <w:t xml:space="preserve">Sol–Gel Treatments to Flame Retard PA11/Flax Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.105269⟩</w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (10), pp.86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib7100086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310454v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure plasma spraying of silane-based coatings targeting whey protein fouling and bacterial adhesion management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Six</w:t>
+                <w:t xml:space="preserve">Flame retardant and weathering resistant self-layering epoxy-silicone coatings for plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.06.006⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Progress in Organic Coatings, 136, pp.105269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.105269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321911v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifouling amphiphilic silicone coatings for dairy fouling mitigation on stainless steel</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Getting a better insight into the chemistry of decomposition of complex flame retarded formulation: New insights using solid state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Andre</w:t>
+                <w:t xml:space="preserve">N. Hansupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2018.1502275⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.145 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623318v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of in-flame soot from balsa composite combustion during mass loss cone calorimeter tests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphite-based composites for whey protein fouling and bacterial adhesion management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Samyn</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Chihib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.06.013⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075769v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stainless steel surface properties on whey protein fouling under industrial processing conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Atmospheric pressure plasma spraying of silane-based coatings targeting whey protein fouling and bacterial adhesion management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.02.009⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 455, pp.392-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02621210v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salen Complexes as Fire Protective Agents for Thermoplastic Polyurethane: Deep Electron Paramagnetic Resonance Spectroscopy Investigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+                <w:t xml:space="preserve">Antifouling amphiphilic silicone coatings for dairy fouling mitigation on stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikayla E. Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karima Ben Tayeb Meziane</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Lyskawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b07323⟩</w:t>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (7), pp.769-783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2018.1502275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370737v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-stratification of ternary systems including a flame retardant liquid additive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Degoutin</w:t>
+                <w:t xml:space="preserve">Characterization of in-flame soot from balsa composite combustion during mass loss cone calorimeter tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings8120448⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Polymer Degradation and Stability, 154, pp.304-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2018.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966993v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of indium-tin oxide from end-of-life LCD panels using ultrasound assisted acid leaching</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Benderrag</w:t>
+                <w:t xml:space="preserve">Influence of stainless steel surface properties on whey protein fouling under industrial processing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.08.043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 228, pp.38-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714617v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances on the ageing of flame retarded PLA: Effect of UV-light and/or relative humidity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the calcium/protein molar ratio on β-lactoglobulin denaturation kinetics and fouling phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maude Jimenez</w:t>
+                <w:t xml:space="preserve">Marwa Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ronse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.04.007⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509593v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifouling biomimetic liquid-infused stainless steel: application to rairy industrial processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Six</w:t>
+                <w:t xml:space="preserve">Salen Complexes as Fire Protective Agents for Thermoplastic Polyurethane: Deep Electron Paramagnetic Resonance Spectroscopy Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil D. Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Savvas G. Hatzikiriakos</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Ben Tayeb Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (31), pp.26565-26573. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b06709⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 10 (29), pp.24860-24875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b07323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622108v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electron microanalyzer (EPMA): a powerful device for the microanalysis of filled polymeric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-stratification of ternary systems including a flame retardant liquid additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
+                <w:t xml:space="preserve">Christel Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Polymers for Advanced Technologies, 26 (8), pp.1020-1026. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Coatings, 8 (12), pp.448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.3523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings8120448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02279318v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction to fire of an intumescent epoxy resin: Protection mechanisms and synergy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire retardant sol-gel coated polyurethane foam: Mechanism of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gérard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Dewailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ramgobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 97 (8), pp.1366-1386. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.05.025⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 147, pp.159 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02090047v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Study of the Influence of Different Aging Scenarios on the Fire Protective Behavior of an Epoxy Based Intumescent Coating</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extraction of indium-tin oxide from end-of-life LCD panels using ultrasound assisted acid leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Souada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Doisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Benderrag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, pp.929 - 936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.08.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie302137g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04995463v1</w:t>
+                <w:t xml:space="preserve">hal-01714617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticoagulant and antimicrobial finishing of non-woven polypropylene textiles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Feng Chai</w:t>
+                <w:t xml:space="preserve">Self-stratifying coatings: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-6041/7/3/035001⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.210 - 241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2017.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358341v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide-doped luminescent ionogels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lydie Viau</w:t>
+                <w:t xml:space="preserve">Recent advances on the ageing of flame retarded PLA: Effect of UV-light and/or relative humidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Koen Binnemans</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b812292j⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139, pp.143 - 164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342675v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobilization of ionic liquids in translucent tin dioxide monoliths by sol–gel processing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoë Tebby</w:t>
+                <w:t xml:space="preserve">One pot flame retardant and weathering resistant coatings for plastics: a novel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b814978j⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (65), pp.40682 - 40694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7RA08028J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00360720v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antifouling biomimetic liquid-infused stainless steel: application to rairy industrial processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sona Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savvas G. Hatzikiriakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (31), pp.26565-26573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b06709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-stratifying epoxy/silicone coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.101 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2016.10.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topcoats versus Durability of an Intumescent Coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Naik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (36), pp.9625-9632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b02484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fire retardant sol–gel coatings for flexible polyurethane foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (34), pp.28543-28554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra02094a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing the impact of ageing on a flame retarded PLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.88-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2015.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microintumescent mechanism of flame‐retardant water‐based chitosan–ammonium polyphosphate multilayer nanocoating on cotton fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyler Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Dupretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (32), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.43783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novel flame retardant flexible polyurethane foam: plasma induced graft-polymerization of phosphonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dupretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vandenbossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, RSC Advances, 5, pp.63853-63865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA08289G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An innovative method to functionalize textiles for the remediation of polluted media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vandenbossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Derozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Applied Surface Science, 330, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.12.166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The electron microanalyzer (EPMA): a powerful device for the microanalysis of filled polymeric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Polymers for Advanced Technologies, 26 (8), pp.1020-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simultaneous immobilization of heparin and gentamicin on polypropylene textiles: A dual therapeutic activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Pinalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Journal of Biomedical Materials Research Part A, 102, pp.3846-3854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.35059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cysteine-grafted nonwoven geotextile: A new and efficient material for heavy metals sorption - Part A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vandenbossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Traisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Journal of Environmental Management, 132, pp.107-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitosan-grafted nonwoven geotextile for heavy metal sorption in sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vandenbossche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Reactive and Functional Polymers, 73, pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2012.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward the understanding of the interfacial dairy fouling deposition and growth mechanisms at a stainless steel surface : a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 404, pp.192-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.04.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprehensive Study of the Influence of Different Aging Scenarios on the Fire Protective Behavior of an Epoxy Based Intumescent Coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Industrial and engineering chemistry research, 52 (2), pp.729-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie302137g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reaction to fire of an intumescent epoxy resin: Protection mechanisms and synergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 97 (8), pp.1366-1386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2012.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticoagulant and antimicrobial finishing of non-woven polypropylene textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Biomedical Materials, 7 (3), pp.35001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-6041/7/3/035001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiofrequency cold plasma nitrided carbon steel: Microstructural and micromechanical characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Bouanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bentiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 127 (1-2), pp.329-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2011.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatigue behavior of a SAE 1045 steel coated with Colmonoy 88 alloy deposited by HVOF thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Ortiz-Mancilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Ochoa-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (4), pp.1119-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatigue behavior of a SAE 1045 steel coated with Colmonoy 88 alloy deposited by HVOF thermal spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Saúl Puchi-Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Staia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Ortiz-Mancilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. La Barbera-Sosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Ochoa Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 205 (4), pp.1119-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advanced microstructural study of suspension plasma sprayed hydroxyapatite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Podlesak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Pawlowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. d'Haese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Laureyns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lampke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.657 - 664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-010-9471-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of heat resistance of high performance fibers using a cold plasma polymerization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Surface and Coatings Technology, 205, pp.745-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2010.07.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immobilization of ionic liquids in translucent tin dioxide monoliths by sol–gel processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoë Tebby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Toupance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.1307-1313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b814978j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lanthanide-doped luminescent ionogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lunstroot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Driesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nockemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. van Hecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. van Meervelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2, pp.298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b812292j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrosion behaviour of Cr3C2 -NiCr vacuum plasma sprayed coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Suarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Traisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 202 (18), pp.4566-4571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.04.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00288505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ru-Pyrochlores: Compositional Tuning for Electrochemical Stability as Cathode Materials for IT-SOFCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ehora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Daviero-Minaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlu C. Steil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gengembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (24), pp. 7425-7433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm801942c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00365549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of confinement on ionic liquids dynamics in monolithic silica ionogels: 1H NMR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alexandra Néouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Vioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (40), pp.5419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b711539c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoSI-2025-Abstract-Self-stratifying epoxy thermoplastic polyurethane coating designed for aerospace applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5835,73 +9355,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coatings Science International Conference (COSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a self-stratifying epoxy/thermoplastic polyurethane coating for aerospace applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5943,100 +9463,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNATIONAL COATINGS CONGRESS﻿</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NürnbergMesse Brasil, Sep 2025, Sao Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-friendly fire-fighting foams based on a powder formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Helena Arellano Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6051,73 +9571,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUFOAM conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dresde (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxy/thermoplastic polyurethane self-stratifying coating for aeronautical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6159,323 +9679,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European technical coatings congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-stratifying flame retardant coatings for plastics – towards eco-efficient smart coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Solarski</w:t>
+                <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Fire and Polymers 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart fire protective thin coatings for plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AMI : Fire resistance in plastics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based flame retardant self-stratifying coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6534,113 +10054,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMT 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface engineering of stainless steel for dairy fouling management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dourgaparsad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,113 +10179,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Inspired Creativity Engineers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface engineering of stainless steel for dairy fouling management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Dourgaparsad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6784,198 +10304,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress of Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-efficient, bio-based and smart self-stratifying coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th world congress on materials science engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-efficient flame retardant bio-based self-stratifying coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7034,73 +10554,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent fire protective sol-gel coatings for wood panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7155,73 +10675,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: Recent developments in flame-retardant materials by surface treatments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Mons/Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle assessment of multi-step versus one step coating process using oil or bio-based resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7280,73 +10800,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire invité par SIRRIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, on line, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based flame retardant self-stratifying coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7389,89 +10909,89 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">ECOFRAM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455663v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based flame retardant self-stratifying coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7514,116 +11034,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFRAM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
+              <w:t xml:space="preserve">Polymers 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455662v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implants péritonéaux recouverts de nanofibres anticoagulantes pour la prévention des adhérences post-opératoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7655,306 +11175,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-based flame retardant self-stratifying coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin and Thick FR sol-gel coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop MateriaNova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">2022 ACS Fire and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Napa Valley, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455692v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin and Thick FR sol-gel coating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bio-based flame retardant self-stratifying coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 ACS Fire and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Napa Valley, CA, United States</w:t>
+              <w:t xml:space="preserve">Workshop MateriaNova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493707v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent FR Sol-Gel coatings for wood panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7983,238 +11503,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on ECO-friendly Flame Retardant Additives and Materials (ECOFRAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of calcium and casein micelle on the thermal denaturation of whey protein solutions and fouling mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiji Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiza Azevedo-Scudeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food, ICEF 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04401169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma grafting or Coaxial electrospinning: comparison of functionalized PP meshes with anticoagulant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Degoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8233,113 +11753,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Biomaterials Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PP peritoneal meshes covered with PCL nanofibers functionalized by cold plasma with antiadhesive properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Degoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8358,823 +11878,823 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Biomedical Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polypropylene peritoneal meshes functionalized by electrospinning and cold plasma treatment for anticoagulant properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Degoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Janus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47èmes Journées d’Études des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Latresne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of casein on the heat-induced denaturation of whey proteins and subsequent fouling in plate heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. D. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jeantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mercadé-Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Exchanger Fouling &amp; cleaning conference XIII 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Jozefow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03125292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized nanofibers with anticoagulant activity for postoperative adhesions prevention: plasma grafting or coaxial electrospinning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Degoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Janus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOMAT 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-efficient flame retardant self-stratifying coatings for plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lemesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Degoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecofram 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de composites piézoélectriques céramique/polymère pour la réalisation des transducteurs électro-acoustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Ponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Remiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGéPE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire retardant sol-gel coatings for flexible polyurethane foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dewailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aditya Ramgobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMI Fire resistance in plastics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame retardant coating for flexible PU foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9203,113 +12723,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Eco-friendly Flame retardant Additives and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale assessment of soot using electron microscopy: applications on soot from bench-scale fire of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9324,888 +12844,888 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotech France 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic approaches targeting dairy fouling mitigation of stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire retardant sol-gel coatings for flexible polyurethane foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th BCC Flame Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Stamford, CT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardant and weathering resistant self-stratifying coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire retardant sol-gel coatings for flexible polyurethane foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christel Pierlot</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dewailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aditya Ramgobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flame 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Stamford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354353v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire retardant sol-gel coatings for flexible polyurethane foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface modification of stainless steel targeting dairy fouling mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aditya Ramgobin</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savvas G. Hatzikiriakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flame 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Stamford, United States</w:t>
+              <w:t xml:space="preserve">Fouling and Cleaning in Food Processing 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354349v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of stainless steel targeting dairy fouling mitigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Barry</w:t>
+                <w:t xml:space="preserve">Flame retardant and weathering resistant self-stratifying coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Beaugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Degoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Savvas G. Hatzikiriakos</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fouling and Cleaning in Food Processing 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">Flame 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Stamford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173261v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardant sol-gel coatings for flexible PU foams: Mechanism of action</w:t>
+                <w:t xml:space="preserve">Fire Retardant sol-gel coatings for flexible polyurethane foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dewailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMI 2018 Fire resistance in Plastics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Ecofram 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493716v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Retardant sol-gel coatings for flexible polyurethane foams</w:t>
+                <w:t xml:space="preserve">Flame retardant sol-gel coatings for flexible PU foams: Mechanism of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecofram 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">AMI 2018 Fire resistance in Plastics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289344v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame retardant coating for flexible PU foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10234,363 +13754,363 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMI Polymer Foam 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic nanostructured surfaces for antifouling in dairy processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savvas Hatzikiriakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Calcium/ Β-Lg Molar Ratio on Plate Heat Exchanger Fouling for Various Whey Protein Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Exchanger Fouling and Cleaning XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHYSICAL CHARACTERIZATION OF CARBONACEOUS PRODUCTS FROM FIRE AND FIRE RETARDANTS: ASSESSMENT OF THE IMPACT ON FIRE PERFORMANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Okyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Naik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Tranchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10609,395 +14129,520 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical imaging of polymers filled with wavelength dispersive spectrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Gardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Casetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th. European Symposium on polymer spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a better understanding of the interfacial growth mechanism of dairy fouling at a stainless steel surface : a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delaplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deresmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Conference of European Colloid and Interface Society, ECIS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sofia, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Cleaning Slippery Infused Surfaces for Dairy Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sona Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savvas G. Hatzikiriakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroNanoFluidics 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PP meshes covered with PCL nanofibers functionalized by cold plasma for biomedical application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Dufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Degoutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11016,65 +14661,159 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESB 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flame retardant solutions for foams: study and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Polymers. Université de Lille, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05607915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId409"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11221,51 +14960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04878903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Dufay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchemain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2024.214163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05223874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109478" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta00705d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04678377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Solarski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Cavalcanti Ferreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Khoa Bui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Alejandra Muro Puente" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108732" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05000051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Dilger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pettinari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123422" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Foissac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103398" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lannoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2022.2164472" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2022.103266" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Geiger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;neau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Alpettaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gossiaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ortgies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Wagener" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bachelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107579" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa A Scudeller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanpain-Avet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Six" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020259" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03612707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103429" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03986072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101968" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemesle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147687" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiji Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110175" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109238" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03605313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Davesne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilla Bensabath" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00399" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fr&#233;miot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beaugendre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118527" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Geoffroy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109269" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927066v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.19.00059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lazar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Qin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime C. Grunlan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01055" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Zouaghi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.10.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087723v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandewalle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7100086" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310454v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Beaugendre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Degoutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105269" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321911v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.06.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikayla E. Barry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1502275" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075769v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Okyay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.06.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621210v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.02.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-464P8907-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02370737v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil D. Naik" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb Meziane" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07323" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pierlot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8120448" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714617v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Souada" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Doisy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Meunier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benderrag" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.08.043" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509593v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesaffre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.04.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ0GKLHK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Moradi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas G. Hatzikiriakos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06709" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bouquerel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3523" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C58X9WZ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02090047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G&#233;rard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.05.025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04995463v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302137g" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03358341v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/7/3/035001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/295E651EB2076BF6DA360B06E593585DB577D514/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342675v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vioux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Binnemans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812292j" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3C4KZ8FW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Tebby" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b814978j" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JQBZ6HBR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180807v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra N&#233;ouze" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b711539c" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6JJ2ZVC3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05214276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05214347v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04892433v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Helena Arellano Ramirez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04892925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ferreira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455679v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04154488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dourgaparsad" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455689v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455688v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455677v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493700v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455672v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455662v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505540v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cazaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455692v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493707v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493721v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401169v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505690v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505613v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Janus" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125292v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Chen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercad&#233;-Prieto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505535v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290842v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beaugendre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291089v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamieh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Ponchel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prieur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Ramgobin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494277v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02089001v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882126v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moradi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494292v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04354353v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04354349v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Prieur" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173261v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barry" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moradi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493716v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494281v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465352v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Hatzikiriakos" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737393v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khaldi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879764v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Naik" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tranchard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279297v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289400v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04878903v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Dufay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Chai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchemain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2024.214163" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05223874v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Suel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2025.109478" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382167v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta00705d" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04678377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Samyn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hugo Cavalcanti Ferreira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Khoa Bui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel Alejandra Muro Puente" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Biget" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2024.108732" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05000051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Dilger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duquesne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.111008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04313662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Masse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Genay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pettinari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123422" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Foissac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103398" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04047315v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Lannoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Fontaine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17518253.2022.2164472" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662917v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;ry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2022.103266" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Geiger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gu&#233;neau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Alpettaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2022.154040" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04146586v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gossiaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ortgies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Wagener" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander K&#246;nig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110208" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891114v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dewailly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bachelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2022.107579" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa A Scudeller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanpain-Avet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Six" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020259" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03612707v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.firesaf.2021.103429" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03986072v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101968" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219865v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lemesle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147687" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02862236v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiji Liu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Dong Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2020.110175" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02359230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Louisy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rozes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonnet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2019.109238" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03605313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Davesne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsilla Bensabath" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Parent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.0c00399" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Azevedo Scudeller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jimenez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310501v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fr&#233;miot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beaugendre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118527" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02927066v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Marin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgrma.19.00059" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02926297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Geoffroy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2020.109269" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310391v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Lazar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Qin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime C. Grunlan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01055" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Zouaghi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dargent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2018.10.012" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03087723v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandewalle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib7100086" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310454v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Beaugendre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Degoutin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.105269" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hansupo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tricot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellayer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Samyn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.04.028" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N76RMHFB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621599v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdallah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Chihib" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2018.07.004" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JT32408-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2018.06.006" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623318v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikayla E. Barry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Lyskawa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2018.1502275" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02075769v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Okyay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2018.06.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621210v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.02.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-464P8907-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656648v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Khaldi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ronse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2017.10.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR08S67D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02370737v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil D. Naik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Touati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb Meziane" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07323" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03966993v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pierlot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8120448" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717163v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prieur" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dewailly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramgobin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.12.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M0FS8CT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714617v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Souada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Doisy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Meunier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Benderrag" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.08.043" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780171v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beaugendre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Degoutin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierlot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duquesne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2017.03.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q0TCTKC3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509593v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesaffre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fontaine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.04.007" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ0GKLHK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780258v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saidi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08028J" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622108v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sona Moradi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas G. Hatzikiriakos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06709" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780160v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.10.025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5W6MWS9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05586237v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Naik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b02484" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05586252v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourbigot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra02094a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05586249v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2015.10.019" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8VM7CRT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586242v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Guin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Dupretz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.43783" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70JQ2X9N-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05613322v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dupretz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vandenbossche" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA08289G" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05613327v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Derozier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.166" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GFDGPFX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardelle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bouquerel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3523" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C58X9WZ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05613336v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pinalie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.35059" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V722DFSJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05613332v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Traisnel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.10.027" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZTSFBGV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05613338v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2012.09.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K94Z3RD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872007v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deresmes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.04.021" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L526CMRK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04995463v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Revel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie302137g" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02090047v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline G&#233;rard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2012.05.025" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03358341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-6041/7/3/035001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/295E651EB2076BF6DA360B06E593585DB577D514/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434941v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Bouanis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bentiss" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vogt" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jama" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2011.02.013" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV0QW9XP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527716v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Sa&#250;l Puchi-Cabrera" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Staia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Ortiz-Mancilla" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. La Barbera-Sosa" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ochoa-P&#233;rez" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.01.011" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577744v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ochoa P&#233;rez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595895v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Podlesak" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pawlowski" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. d'Haese" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laureyns" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lampke" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-010-9471-6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M049NV6T-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05613323v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2010.07.091" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QFMZ54N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360720v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#235; Tebby" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b814978j" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JQBZ6HBR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432346v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lunstroot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Driesen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nockemann" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Hecke" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. van Meervelt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b812292j" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3C4KZ8FW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288505v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Suarez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Traisnel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Gonzalez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chicot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.04.043" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24BM9XQJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365549v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ehora" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Daviero-Minaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlu C. Steil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gengembre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fr&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm801942c" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5JH8Z3QC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180807v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexandra N&#233;ouze" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vioux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b711539c" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-6JJ2ZVC3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05214276v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05214347v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04892433v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Helena Arellano Ramirez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04892925v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04636376v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ferreira" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455679v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455678v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04154488v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dourgaparsad" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455689v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455688v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455677v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493700v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455672v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455662v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455663v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505540v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cazaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493707v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04455692v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493721v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04401169v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Azevedo-Scudeller" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Descamps" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505667v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505690v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505613v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Janus" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03125292v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Liu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D. Chen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercad&#233;-Prieto" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505535v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04290842v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beaugendre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04291089v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamieh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Ponchel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289115v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya Ramgobin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494277v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02089001v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03882126v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barry" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moradi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494292v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04354349v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Prieur" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03173261v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barry" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moradi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04354353v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289344v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04493716v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494281v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465352v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savvas Hatzikiriakos" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737393v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Petit" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01879764v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tranchard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279297v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878881v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289400v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289475v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05607915v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>