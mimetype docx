--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ben Crulis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ingénieur de recherche à l'Université de Tours</w:t>
+        <w:t xml:space="preserve">Ingénieur de recherche à l'Université de ToursDoctorat en informatique obtenu à l'université de Tours en 2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -106,252 +106,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are alternatives to backpropagation useful for training Binary Neural Networks? An experimental study in image classification</w:t>
+                <w:t xml:space="preserve">Apports des alternatives à la rétropropagation dans l'apprentissage des réseaux de neurones binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthelemy Serres</w:t>
+                <w:t xml:space="preserve">Barthélemy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+                <w:t xml:space="preserve">Venturini Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '23: 38th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France. pp.449-458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161529v1</w:t>
+                <w:t xml:space="preserve">hal-04344621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des alternatives à la rétropropagation dans l'apprentissage des réseaux de neurones binaires</w:t>
+                <w:t xml:space="preserve">Are alternatives to backpropagation useful for training Binary Neural Networks? An experimental study in image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril de Runz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélemy Serres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Venturini Gilles</w:t>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '23: 38th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tallinn, Estonia. pp.1171-1178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3555776.3577674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344621v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Traveling Analyst Problem: Definition and preliminary study</w:t>
               </w:r>
@@ -762,64 +762,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -831,229 +831,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-shot target-driven instance detection based on open-vocabulary object detection models</w:t>
+                <w:t xml:space="preserve">An experimental comparative study of backpropagation and alternatives for training binary neural networks for image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849767v1</w:t>
+                <w:t xml:space="preserve">hal-04678131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental comparative study of backpropagation and alternatives for training binary neural networks for image classification</w:t>
+                <w:t xml:space="preserve">Few-shot target-driven instance detection based on open-vocabulary object detection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678131v1</w:t>
+                <w:t xml:space="preserve">hal-04849767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournesol: A quest for a large, secure and trustworthy database of reliable human judgments</w:t>
               </w:r>
@@ -1427,51 +1427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crulis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Serres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577674" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344621v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Drushku" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234;-Nguy&#234;n Hoang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faucon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Jungo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Volodin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Papuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crulis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Serres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577674" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Drushku" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234;-Nguy&#234;n Hoang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faucon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Jungo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Volodin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Papuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>