--- v1 (2026-04-09)
+++ v2 (2026-05-07)
@@ -106,252 +106,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des alternatives à la rétropropagation dans l'apprentissage des réseaux de neurones binaires</w:t>
+                <w:t xml:space="preserve">Are alternatives to backpropagation useful for training Binary Neural Networks? An experimental study in image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélemy Serres</w:t>
+                <w:t xml:space="preserve">Barthelemy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venturini Gilles</w:t>
+                <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAC '23: 38th ACM/SIGAPP Symposium on Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tallinn, Estonia. pp.1171-1178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3555776.3577674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344621v1</w:t>
+                <w:t xml:space="preserve">hal-04161529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are alternatives to backpropagation useful for training Binary Neural Networks? An experimental study in image classification</w:t>
+                <w:t xml:space="preserve">Apports des alternatives à la rétropropagation dans l'apprentissage des réseaux de neurones binaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barthelemy Serres</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Venturini</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venturini Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC '23: 38th ACM/SIGAPP Symposium on Applied Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France. pp.449-458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161529v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Traveling Analyst Problem: Definition and preliminary study</w:t>
               </w:r>
@@ -762,64 +762,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -831,229 +831,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental comparative study of backpropagation and alternatives for training binary neural networks for image classification</w:t>
+                <w:t xml:space="preserve">Few-shot target-driven instance detection based on open-vocabulary object detection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678131v1</w:t>
+                <w:t xml:space="preserve">hal-04849767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-shot target-driven instance detection based on open-vocabulary object detection models</w:t>
+                <w:t xml:space="preserve">An experimental comparative study of backpropagation and alternatives for training binary neural networks for image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Crulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril de Runz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849767v1</w:t>
+                <w:t xml:space="preserve">hal-04678131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournesol: A quest for a large, secure and trustworthy database of reliable human judgments</w:t>
               </w:r>
@@ -1427,51 +1427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crulis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Serres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577674" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Drushku" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849767v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234;-Nguy&#234;n Hoang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faucon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Jungo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Volodin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Papuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Crulis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Serres" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Venturini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3555776.3577674" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344621v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Serres" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venturini Gilles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001208v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chanson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Peralta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Drushku" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849767v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Serres" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#234;-Nguy&#234;n Hoang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faucon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan Jungo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Volodin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Papuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001221v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>