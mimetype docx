--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -722,537 +722,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235248v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-translational regulation of photosynthetic activity via the TOR kinase in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano D’alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heribert Hirt</w:t>
+                <w:t xml:space="preserve">Shanna Romand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Al-Babili</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manuel Aranda</w:t>
+                <w:t xml:space="preserve">Rim Saadouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2023.05.05.539554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037738v1</w:t>
+                <w:t xml:space="preserve">hal-04517846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-translational regulation of photosynthetic activity via the TOR kinase in plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rim Saadouni</w:t>
+                <w:t xml:space="preserve">Arabidopsis eIF4E1 protects the translational machinery during TuMV infection and restricts virus accumulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delyan Zafirov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Giovinazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lecampion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Novion Ducassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2023.05.05.539554⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (11), pp.e1011417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517846v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabidopsis eIF4E1 protects the translational machinery during TuMV infection and restricts virus accumulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lecampion</w:t>
+                <w:t xml:space="preserve">New perspectives on the molecular mechanisms of stress signalling by the nucleotide guanosine tetraphosphate ( ppGpp ), an emerging regulator of photosynthesis in plants and algae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanna Romand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Field</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011417⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237, pp.1086-1099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04447408v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857857v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New perspectives on the molecular mechanisms of stress signalling by the nucleotide guanosine tetraphosphate ( ppGpp ), an emerging regulator of photosynthesis in plants and algae</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heribert Hirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Al-Babili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Almeida-Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 237, pp.1086-1099. </w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (5), pp.537-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03857857v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MoBiFC: development of a modular bimolecular fluorescence complementation toolkit for the analysis of chloroplast protein-protein interactions</w:t>
               </w:r>
@@ -1411,51 +1411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanna Romand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïcha Aouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1506,51 +1506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A guanosine tetraphosphate (ppGpp) mediated brake on photosynthesis is required for acclimation to nitrogen limitation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanna Romand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2166,222 +2166,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02400015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AC-202, a highly effective fluorophore for the visualization of lipid droplets in green algae and diatoms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Menand</w:t>
+                <w:t xml:space="preserve">Molecular mechanisms controlling plant growth during abiotic stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Bechtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13068-018-1117-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (11), pp.2753-2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855799v1</w:t>
+                <w:t xml:space="preserve">hal-01855793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms controlling plant growth during abiotic stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Field</w:t>
+                <w:t xml:space="preserve">AC-202, a highly effective fluorophore for the visualization of lipid droplets in green algae and diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Harchouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Field</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Menand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 69 (11), pp.2753-2758. </w:t>
+              <w:t xml:space="preserve">Biotechnology for Biofuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13068-018-1117-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855793v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green magic: regulation of the chloroplast stress response by (p)ppGpp in plants and algae</w:t>
               </w:r>
@@ -3147,51 +3147,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanosine tetraphosphate (ppGpp) signalling promotes high-light tolerance in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanna Romand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3265,51 +3265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ppGpp-mediated brake on photosynthesis is required for acclimation to nitrogen limitation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanna Romand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Abdelkefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3591,51 +3591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74F2FF9A"/>
+    <w:nsid w:val="B8776400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3822,51 +3822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ben-field" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2142-4606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22369715X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-9762-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Crespo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Field" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf338" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018695v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mehrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Ke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Gorsane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.03.530967" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04092697v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Velay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delyan Zafirov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj3268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235248v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Turkan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kulasek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Zienkiewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Mierek-Adamska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Skrzypek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137648" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Romand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saadouni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.05.05.539554" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giovinazzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011417" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03857857v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18604" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175723v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Soula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano d'Alessandro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00902-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175727v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Harchouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha England" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582960v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Abdelkefi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaroussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dussenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903690v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisana Avilan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Puppo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cuine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17286" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121261" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02176524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prioretti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carriere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Montan&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.06.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02400015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54207-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1117-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855793v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bechtold" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Field" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery157" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx485" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01926890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sugliani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12548" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Montane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.08.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm N&#252;tzmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Macdonald" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Moore" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Lavier-Fiston" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Kemen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Geisler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1109273108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Hu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Crepin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Nawrocki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03353143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecampion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ben-field" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2142-4606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22369715X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-9762-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Crespo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Field" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf338" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018695v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mehrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Ke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Gorsane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.03.530967" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04092697v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Velay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delyan Zafirov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj3268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235248v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Turkan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kulasek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Zienkiewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Mierek-Adamska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Skrzypek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137648" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Romand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saadouni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.05.05.539554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giovinazzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011417" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03857857v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175723v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Soula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano d'Alessandro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00902-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175727v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Harchouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha England" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582960v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Abdelkefi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaroussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dussenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903690v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisana Avilan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Puppo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cuine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17286" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121261" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02176524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prioretti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carriere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Montan&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.06.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02400015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54207-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bechtold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Field" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1117-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx485" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01926890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sugliani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12548" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Montane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.08.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm N&#252;tzmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Macdonald" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Moore" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Lavier-Fiston" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Kemen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Geisler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1109273108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Hu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Crepin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Nawrocki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03353143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecampion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>