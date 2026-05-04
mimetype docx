--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -3591,51 +3591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8776400"/>
+    <w:nsid w:val="5B1667B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>