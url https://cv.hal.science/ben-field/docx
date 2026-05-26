--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,3536 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3485 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Field </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ben-field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2142-4606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22369715X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=C0sTaBoAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-9762-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional regulation between TOR kinase and chloroplasts: emerging connections in photosynthetic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Menand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraf338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the function of the chloroplastic ribosome‐associated GTPase high frequency of lysogenization X in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Gorsane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Direct</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.e559. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.03.03.530967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018695v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-translational regulation of photosynthetic activity via the TOR kinase in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano D’alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delyan Zafirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adj3268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092697v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanosine tetraphosphate (ppGpp) is a new player in $Brassica\ napus$ L. seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sena Turkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milena Kulasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Zienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Mierek-Adamska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edyta Skrzypek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 436, pp.137648. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.137648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-translational regulation of photosynthetic activity via the TOR kinase in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano D’alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Saadouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2023.05.05.539554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabidopsis eIF4E1 protects the translational machinery during TuMV infection and restricts virus accumulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delyan Zafirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Giovinazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Novion Ducassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (11), pp.e1011417. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1011417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the molecular mechanisms of stress signalling by the nucleotide guanosine tetraphosphate ( ppGpp ), an emerging regulator of photosynthesis in plants and algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.1086-1099. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857857v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantACT! – how to tackle the climate crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heribert Hirt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Al-Babili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Almeida-Trapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (5), pp.537-543. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2023.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoBiFC: development of a modular bimolecular fluorescence complementation toolkit for the analysis of chloroplast protein-protein interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laloi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-022-00902-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175723v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanosine tetraphosphate (ppGpp) accumulation inhibits chloroplast gene expression and promotes super grana formation in the moss Physcomitrium ( Physcomitrella ) patens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Harchouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Aouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236 (1), pp.86-98. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.18320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175727v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guanosine tetraphosphate (ppGpp) mediated brake on photosynthesis is required for acclimation to nitrogen limitation in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dussenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.75041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582960v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ppGpp influences protein protection, growth and photosynthesis in Phaeodactylum tricornutum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisana Avilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Citerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Cuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 230 (4), pp.1517-1532. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nph.17286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903690v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of guanosine triphosphate and tetraphosphate in plants and algae using stable isotope-labelled internal standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Citerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 219, pp.121261. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2020.121261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02961710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting TOR signaling for enhanced lipid productivity in algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Prioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisana Avilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Montané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 169, pp.12-17. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2019.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSH enzyme diversity for (p)ppGpp metabolism in Phaeodactylum tricornutum and other diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisana Avilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Menand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.17682. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-54207-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-02400015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mechanisms controlling plant growth during abiotic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bechtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (11), pp.2753-2758. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC-202, a highly effective fluorophore for the visualization of lipid droplets in green algae and diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Harchouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Menand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology for Biofuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.120. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13068-018-1117-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green magic: regulation of the chloroplast stress response by (p)ppGpp in plants and algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (11), pp.2797-2807. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erx485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanosine tetraphosphate modulates salicylic acid signalling and the resistance of $Arabidopsis\ thaliana$ to Turnip mosaic virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sugliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Harchouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (3), pp.634 - 646. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mpp.12548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01926890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The inhibition of TOR in the model diatom Phaeodactylum tricornutum promotes a get-fat growth regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Prioretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisana Avilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredéric Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Montane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26, pp.265 - 274. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineation of metabolic gene clusters in plant genomes by chromatin signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Wilhelm Nützmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Macdonald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (5), pp.2255-2265. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02137043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ancient Bacterial Signaling Pathway Regulates Chloroplast Function to Influence Growth and Development in Arabidopsis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Sugliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hang Ke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (3), pp.661--79. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.16.00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of plant metabolic gene clusters within dynamic chromosomal regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Sophie Lavier-Fiston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Kemen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Geisler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Quesneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (38), pp.16116-16121. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1109273108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanosine tetraphosphate (ppGpp) signalling promotes high-light tolerance in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Nawrocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A ppGpp-mediated brake on photosynthesis is required for acclimation to nitrogen limitation in Arabidopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanna Romand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Abdelkefi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Lecampion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Dussenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Golden magic: RSH enzymes for (p)ppGpp metabolism in the diatom $Phaeodactylum$ $tricornutum$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisana Avilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Puppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bouveret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Menand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01950162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3591,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B1667B5"/>
+    <w:nsid w:val="0ECFC95E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3822,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ben-field" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2142-4606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22369715X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-9762-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Crespo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Field" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf338" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018695v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mehrez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Ke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Gorsane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.03.530967" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04092697v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Velay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delyan Zafirov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj3268" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235248v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Turkan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kulasek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Zienkiewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Mierek-Adamska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Skrzypek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137648" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Romand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saadouni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.05.05.539554" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447408v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giovinazzo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011417" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03857857v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18604" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175723v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Soula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano d'Alessandro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00902-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175727v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Harchouni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha England" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582960v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Abdelkefi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaroussi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dussenne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903690v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisana Avilan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Puppo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cuine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17286" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961710v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121261" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02176524v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prioretti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carriere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Montan&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.06.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02400015v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54207-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855793v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bechtold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Field" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery157" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855799v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1117-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855838v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx485" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01926890v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sugliani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12548" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Montane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.08.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm N&#252;tzmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Macdonald" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Moore" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647681v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Lavier-Fiston" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Kemen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Geisler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1109273108" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Hu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Crepin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Nawrocki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03353143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecampion" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ben-field" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2142-4606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22369715X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=C0sTaBoAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-9762-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226411v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Crespo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Menand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Field" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf338" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018695v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mehrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecampion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Ke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Gorsane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.03.03.530967" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04092697v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano D&#8217;alessandro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Velay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Lebrun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delyan Zafirov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj3268" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235248v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sena Turkan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kulasek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Zienkiewicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Mierek-Adamska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Skrzypek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137648" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanna Romand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Saadouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.05.05.539554" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giovinazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011417" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03857857v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18604" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heribert Hirt" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Al-Babili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Almeida-Trapp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Antoine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Aranda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2023.01.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175723v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Soula" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano d'Alessandro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laloi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00902-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175727v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Harchouni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha England" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Aouane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18320" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582960v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Abdelkefi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belaroussi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Dussenne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75041" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903690v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisana Avilan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Puppo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Citerne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cuine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17286" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02961710v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouveret" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2020.121261" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02176524v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Prioretti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carriere" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Montan&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.06.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02400015v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Villain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54207-w" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bechtold" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Field" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery157" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13068-018-1117-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01855838v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx485" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01926890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sugliani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12548" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696878v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Montane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2017.08.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Yu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm N&#252;tzmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Macdonald" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Moore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw100" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458177v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robaglia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647681v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Sophie Lavier-Fiston" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Kemen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Geisler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1109273108" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356649v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Hu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Crepin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Nawrocki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03353143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecampion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01950162v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>