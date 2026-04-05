--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3843,51 +3843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B7B3407"/>
+    <w:nsid w:val="5EBB6E6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>