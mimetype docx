--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -579,222 +579,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Determinants of Platform Economy Adoption in Developing Countries: An Extended Application of the UTAUT2 Model with a Privacy Calculus Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of environmentally related taxes and productive capacities on climate change: Insights from european economic area countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adel Ben Youssef</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/platforms1010005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (44), pp.99900 - 99912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-29442-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04374239v1</w:t>
+                <w:t xml:space="preserve">hal-04374202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of environmentally related taxes and productive capacities on climate change: Insights from european economic area countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the Determinants of Platform Economy Adoption in Developing Countries: An Extended Application of the UTAUT2 Model with a Privacy Calculus Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (44), pp.99900 - 99912. </w:t>
+              <w:t xml:space="preserve">Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.34 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-29442-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/platforms1010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04374202v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04374239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the Drivers of E-Commerce Adoption by Moroccan Firms: A Multi-Model Analysis</w:t>
               </w:r>
@@ -1242,209 +1242,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04605670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Platforms: A Transdisciplinary Journal on Platform Management, Services and Policy and All Related Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ICT, financial development, energy consumption and economic growth nexus in MENA countries: dynamic panel CS-ARDL evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mabrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Platforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1 (1), pp.1-3. </w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/platforms1010001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2022.2096861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04605666v1</w:t>
+                <w:t xml:space="preserve">hal-03737220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ICT, financial development, energy consumption and economic growth nexus in MENA countries: dynamic panel CS-ARDL evidence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introducing Platforms: A Transdisciplinary Journal on Platform Management, Services and Policy and All Related Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Platforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2022.2096861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/platforms1010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737220v1</w:t>
+                <w:t xml:space="preserve">halshs-04605666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospitality Industry 4.0 and Climate Change</w:t>
               </w:r>
@@ -1736,230 +1736,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03272577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of Covid-19 on the tourism sector in MENA</w:t>
+                <w:t xml:space="preserve">The Impacts of COVID-19 on China’s Domestic Natural Gas Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamen Chiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Economic Research Forum (ERF)</w:t>
+              <w:t xml:space="preserve">IAEE Energy Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542787v1</w:t>
+                <w:t xml:space="preserve">hal-04542811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impacts of COVID-19 on China’s Domestic Natural Gas Market</w:t>
+                <w:t xml:space="preserve">The impact of Covid-19 on the tourism sector in MENA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelina Zeqiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Belaid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Guesmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAEE Energy Forum</w:t>
+              <w:t xml:space="preserve"> Economic Research Forum (ERF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542811v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of growth in Tunisia: young firms vs incumbents</w:t>
               </w:r>
@@ -2885,190 +2885,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Development in Africa: Analyzing the Interplay of Environmental Taxes, Productive Capacities, and Urban Growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overcoming Barriers to Energy Transition in the MENA Region: New Institutional Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Wael Ben Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04527187v1</w:t>
+                <w:t xml:space="preserve">hal-04527197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming Barriers to Energy Transition in the MENA Region: New Institutional Dynamics</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sustainable Development in Africa: Analyzing the Interplay of Environmental Taxes, Productive Capacities, and Urban Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Wael Ben Khaled</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04527197v1</w:t>
+                <w:t xml:space="preserve">hal-04527187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3112,51 +3112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mabrouki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Arouri; Mathieu Gomes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Energy and Economic Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.103-127, 2024, 9781802204797. </w:t>
@@ -3843,51 +3843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EBB6E6C"/>
+    <w:nsid w:val="47088791"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4074,51 +4074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ben-youssef-adel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1905-2663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071395040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Zeqiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Youssef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Maherzi Zahar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17083482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Dahmani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/economies12040080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16020474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.02.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374239v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/platforms1010005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374202v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mabrouki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29442-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14070378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mejri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15097465" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ragni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030129" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Red&#382;epagi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/straman2200015y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-022-00353-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/platforms1010001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737220v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2096861" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-021-00141-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijdns.2021.8.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Amar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh B&#233;la&#239;d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guesmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1854434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542787v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542811v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamen Chiao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Arouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Quatraro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vivarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-018-00133-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131564v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chiao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3606051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjellma Carabregu Vokshi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin To&#231;i" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=But Dedaj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jesr-2019-0063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506884v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/zireb-2019-0023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2016.09.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hedi Arouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem M'Henni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2012.02.042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527187v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wael Ben Khaled" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647252v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802204803" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79713-3_6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737364v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coetzee Bester" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aduba Chuka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Malan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ben-youssef-adel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1905-2663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071395040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina Zeqiri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ben Youssef" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Maherzi Zahar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su17083482" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Dahmani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/economies12040080" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16020474" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2024.02.016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mabrouki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29442-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374239v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/platforms1010005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374231v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info14070378" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605663v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mejri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15097465" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ragni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info13030129" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr&#273;an Red&#382;epagi&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/straman2200015y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605670v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-022-00353-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2022.2096861" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04605666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/platforms1010001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540134v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43615-021-00141-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5267/j.ijdns.2021.8.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272577v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Amar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh B&#233;la&#239;d" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Guesmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2020.1854434" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamen Chiao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Arouri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Quatraro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vivarelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-018-00133-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542777v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131564v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chiao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3606051" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mjellma Carabregu Vokshi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin To&#231;i" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=But Dedaj" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jesr-2019-0063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506884v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/zireb-2019-0023" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Arouri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2016.09.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506107v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hedi Arouri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem M'Henni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2012.02.042" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03541717v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wael Ben Khaled" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527187v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647252v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781802204803" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506111v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79713-3_6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737364v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coetzee Bester" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aduba Chuka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Malan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887230v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891617v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891578v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>