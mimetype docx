--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -127,287 +127,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed subgrid-scale models in generalized curvilinear coordinates for large-eddy simulations of heterogeneous turbulent flows</w:t>
+                <w:t xml:space="preserve">Enabling the use of unstructured meshes for the large-eddy simulation of stable atmospheric boundary layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arjun Ajay</w:t>
+                <w:t xml:space="preserve">Ulysse Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jagdeep Singh</w:t>
+                <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiano Stipa</w:t>
+                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Brinkerhoff</w:t>
+                <w:t xml:space="preserve">Stéphanie Zeoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 547, pp.114554. </w:t>
+              <w:t xml:space="preserve">Wind Energy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (2), pp.597-617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/wes-11-597-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413658v1</w:t>
+                <w:t xml:space="preserve">hal-05518724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling the use of unstructured meshes for the large-eddy simulation of stable atmospheric boundary layers</w:t>
+                <w:t xml:space="preserve">Mixed subgrid-scale models in generalized curvilinear coordinates for large-eddy simulations of heterogeneous turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Vigny</w:t>
+                <w:t xml:space="preserve">Arjun Ajay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Voivenel</w:t>
+                <w:t xml:space="preserve">Jagdeep Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
+                <w:t xml:space="preserve">Sebastiano Stipa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Zeoli</w:t>
+                <w:t xml:space="preserve">Joshua Brinkerhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 11 (2), pp.597-617. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 547, pp.114554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/wes-11-597-2026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518724v1</w:t>
+                <w:t xml:space="preserve">hal-05413658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of eolian farms on climate dynamics: A simple model point of view</w:t>
               </w:r>
@@ -1253,291 +1253,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Need for Turbulence Chemistry Interaction Modelling in Highly Resolved Large-Eddy Simulations of Mild Combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrahedral Remeshing in the Context of Large-Scale Numerical Simulation and High Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cordier</w:t>
+                <w:t xml:space="preserve">Francesca Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lybaert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Chapelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-021-00282-x⟩</w:t>
+              <w:t xml:space="preserve">MathematicS In Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.129-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/msia.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549194v1</w:t>
+                <w:t xml:space="preserve">hal-03344779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahedral Remeshing in the Context of Large-Scale Numerical Simulation and High Performance Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Basile</w:t>
+                <w:t xml:space="preserve">On the Need for Turbulence Chemistry Interaction Modelling in Highly Resolved Large-Eddy Simulations of Mild Combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Chapelier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Lybaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ward de Paepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathematicS In Action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (1), pp.129-164. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108 (2), pp.509-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/msia.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-021-00282-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344779v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A massively parallel accurate conservative level set algorithm for simulating turbulent atomization on adaptive unstructured grids</w:t>
               </w:r>
@@ -2817,796 +2817,796 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Free-Stream Turbulence on the Swirling Wake of a Porous Disc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two in-line wind turbines interaction with a Vortex Particle Method code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Roperch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Chatou, France</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference (WESC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes (Cité des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423250v1</w:t>
+                <w:t xml:space="preserve">hal-05554107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Free-Stream Turbulence on the Swirling Wake of a Porous Disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Raibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313031v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainslie Wake Model with Forcing Term</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Free-Stream Turbulence on the Swirling Wake of a Porous Disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Raibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wake Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491734v1</w:t>
+                <w:t xml:space="preserve">hal-05313031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of wind direction uncertainties on yaw-based wake steering control: a line of 4 industrial wind turbines investigated with Large Eddy Simulation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ainslie Wake Model with Forcing Term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert G W Warncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Paddeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Houtin Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wake Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Uppsala, Sweden. pp.012016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3016/1/012016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491653v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two in-line wind turbines interaction with a Vortex Particle Method code</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlenn Roperch</w:t>
+                <w:t xml:space="preserve">Effect of wind direction uncertainties on yaw-based wake steering control: a line of 4 industrial wind turbines investigated with Large Eddy Simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gremmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference (WESC) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nantes (Cité des Congrès), France</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554107v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NABLA : NAtional Benchmark: wind turbine in a turbulent Boundary LAyer - un benchmark du GdR EOL-EMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large eddy simulation of rotor size effects on wake development for large wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Parinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
+                <w:t xml:space="preserve">Dominic Von Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Viré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche Eolien, Energies Marines Renouvelables, Hydraulique, Dec 2025, Chatou, France</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference (WESC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAWE, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05423217v1</w:t>
+                <w:t xml:space="preserve">hal-05499618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of rotor size effects on wake development for large wind turbines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NABLA : NAtional Benchmark: wind turbine in a turbulent Boundary LAyer - un benchmark du GdR EOL-EMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Von Terzi</w:t>
+                <w:t xml:space="preserve">Frédéric Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Viré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Sandrine Aubrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference (WESC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAWE, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du GDR EOL-EMR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche Eolien, Energies Marines Renouvelables, Hydraulique, Dec 2025, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499618v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05423217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of mesh resolution on twin wind turbines using High Fidelity Large Eddy Simulations</w:t>
               </w:r>
@@ -3687,90 +3687,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the impact of different inflow conditions on wind turbine wakes using Large-Eddy Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anand Parinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Von Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Viré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TORQUE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Florence, May 2024, Florence (ITA), Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4080,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zeoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4419,830 +4419,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Massively Parallel Accurate Conservative Level Set Algorithm for Primary Atomization on Adaptive Unstructured Grids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Mercier</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulation of Deformable Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gremmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference on Parallel Computational Fluid Dynamics (ParCFD'2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">WESC2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337290v1</w:t>
+                <w:t xml:space="preserve">hal-03300230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of load estimation approaches for different immersed boundary methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">Massively Parallel Large-Eddy Simulations of Primary Atomization on Adaptive Unstructured Meshes. Interface capturing algorithm and multiscale coupling perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Janodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Guillamón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">5e Colloque du réseau d’INitiative en Combustion Avancée (INCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139194v1</w:t>
+                <w:t xml:space="preserve">hal-03337324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively Parallel Large-Eddy Simulations of Primary Atomization on Adaptive Unstructured Meshes. Interface capturing algorithm and multiscale coupling perspectives</w:t>
+                <w:t xml:space="preserve">A Massively Parallel Accurate Conservative Level Set Algorithm for Primary Atomization on Adaptive Unstructured Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Janodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Colloque du réseau d’INitiative en Combustion Avancée (INCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">32nd International Conference on Parallel Computational Fluid Dynamics (ParCFD'2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337324v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation of Deformable Wind Turbines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+                <w:t xml:space="preserve">Evaluation of load estimation approaches for different immersed boundary methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iason Tsetoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WESC2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03300230v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of wind turbine wakes using adaptative mesh refinement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">A Novel Wind Turbine Wake Steering Model Employing the Ainslie Velocity Deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Santos Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TORQUE conference 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1618/6/062056⟩</w:t>
+              <w:t xml:space="preserve">The Science of Making Torque from Wind (TORQUE 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Delft, Netherlands. pp.062066, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1618/6/062066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138587v1</w:t>
+                <w:t xml:space="preserve">hal-03138646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Wind Turbine Wake Steering Model Employing the Ainslie Velocity Deficit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V Bernard</w:t>
+                <w:t xml:space="preserve">Large eddy simulation of wind turbine wakes using adaptative mesh refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Zeoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Santos Pereira</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gauthier Georis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Making Torque from Wind (TORQUE 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Delft, Netherlands. pp.062066, </w:t>
+              <w:t xml:space="preserve">TORQUE conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Delft, Netherlands. pp.062056, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1618/6/062066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1618/6/062056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138646v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation aux grandeséchelles de la combustion diluée dans un four de 30 kW Large Eddy Simulation of MILD combustion in a 30 kW furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lybaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Feldheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5412,864 +5412,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake deviation of yawed wind turbine by Large-Eddy Simulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed kinetic scheme effect on Large-Eddy Simulations of the PRECCINSTA burner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Lartigue</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th EAWE PhD Seminar on Wind Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France. pp.29 - 31</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384204v1</w:t>
+                <w:t xml:space="preserve">hal-02129973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a two-level OH-PLIF model for LES for comparison with raw OH-Fluorescence images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
+                <w:t xml:space="preserve">Dynamic adaptation of tetrahedral-based meshes for the simulation of turbulent premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129959v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic mesh adaptation for moving fronts and interfaces: application to the modeling of premixed flames and primary atomization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced-Order DWM Model based on POD Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Warncke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Workshop VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388150v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unstructured conservative level-set algorithm coupled with dynamic mesh adaptation for the computation of liquid-gas flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Vaudor</w:t>
+                <w:t xml:space="preserve">Development of a two-level OH-PLIF model for LES for comparison with raw OH-Fluorescence images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems (ILASS Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304125v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed kinetic scheme effect on Large-Eddy Simulations of the PRECCINSTA burner</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic mesh adaptation for moving fronts and interfaces: application to the modeling of premixed flames and primary atomization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Tetrahedron Workshop VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129973v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic adaptation of tetrahedral-based meshes for the simulation of turbulent premixed flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An unstructured conservative level-set algorithm coupled with dynamic mesh adaptation for the computation of liquid-gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Janodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Numerical Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems (ILASS Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129964v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced-Order DWM Model based on POD Modes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wake deviation of yawed wind turbine by Large-Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Houtin-Mongrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Warncke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Bricteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">15th EAWE PhD Seminar on Wind Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France. pp.29 - 31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160877v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How far can we go? Stability assessment of micro Gas Turbine combustion in diluted condition using LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6385,51 +6385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS-DFD meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Seattle, WA, United States</w:t>
@@ -7542,51 +7542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES of Non-Reactive Flow in a Micro Gas Turbine Combustion Chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7765,636 +7765,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of a lean-premixed injection system in elevated pressure conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bénard</w:t>
+                <w:t xml:space="preserve">Numerical approach for simulation of moving bodies by using the dynamic mesh adaptation method within ALE technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Pushkarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque INCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS MSF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420005v1</w:t>
+                <w:t xml:space="preserve">hal-01658684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall modeled LES of wind turbine wakes with geometrical effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bricteux</w:t>
+                <w:t xml:space="preserve">Conjugate Heat Transfer modeling in a kerosene/air spray flame impacting a plate Towards modeling of fire resistance on helicopter crankcases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lancelot Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheddia Didorally</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFD Meeting of The American Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Denver, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Orlando, FL, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658685v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugate Heat Transfer modeling in a kerosene/air spray flame impacting a plate Towards modeling of fire resistance on helicopter crankcases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Benard</w:t>
+                <w:t xml:space="preserve">Flow around thick airfoils at very high Reynolds number. Stall and dynamic stall applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sheddia Didorally</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Deglaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Combustion (ICNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Orlando, FL, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658683v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow around thick airfoils at very high Reynolds number. Stall and dynamic stall applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Barnaud</w:t>
+                <w:t xml:space="preserve">LES of a lean-premixed injection system in elevated pressure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Domingo-Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Deglaire</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Direct and Large-Eddy Simulation 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">4ème colloque INCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658693v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach for simulation of moving bodies by using the dynamic mesh adaptation method within ALE technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrey Pushkarev</w:t>
+                <w:t xml:space="preserve">Wall modeled LES of wind turbine wakes with geometrical effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Zeoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS MSF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">DFD Meeting of The American Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Denver, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658684v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of conjugate heat transfer in a kerosene/air spray flame used for aeronautical fire resistance tests</w:t>
               </w:r>
@@ -8553,51 +8553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Copenhagen, Denmark</w:t>
@@ -9466,51 +9466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TORQUE Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Delft (on line), Netherlands. The Science of Making Torque from Wind (TORQUE 2020), 1618, pp.062064, 2020, Journal of Physics: Conference Series. </w:t>
@@ -9561,51 +9561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of a Non-Reactive Flow in a Typical Micro Gas Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Pappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bricteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10077,51 +10077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauris Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10361,103 +10361,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling the use of unstructured meshes for the Large Eddy Simulation of stable atmospheric boundary layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Safdari Shadloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zeoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10662,51 +10662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauris Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Technical Meeting On Air Pollution Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Sofia (Bulgaria), Bulgaria. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10783,51 +10783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauris Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Patte-Rouland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th International Symposium on Computational Wind Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2026, London (ON), Canada. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10852,77 +10852,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convective atmospheric boundary layer using LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Voivenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Zeoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11122,51 +11122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413658v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Ajay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagdeep Singh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Stipa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Brinkerhoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114554" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518724v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Vigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zeoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-11-597-2026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Zhao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116883" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gremmo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Duboc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-25-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Roperch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Hari Charan Mulakaloori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/9/092038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684737v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5334" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pappa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verhaeghe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward de Paepe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricteux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.131550" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenouilloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2214399" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fabbri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105963" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549194v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lybaert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-021-00282-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344779v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basile" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chapelier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.22" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janodet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillam&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049798" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1934/1/012011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1803495" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00073-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vir&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaudet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107316v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didorally" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9965-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Angelo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.11.206" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4204" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdelaziz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raibaudo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491734v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert G W Warncke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paddeu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mutin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houtin Mongrolle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3016/1/012016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554107v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423217v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blondel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Parinam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Von Terzi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Vir&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/9/092098" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pecquery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Muller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337290v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139194v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337324v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Georis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062056" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138646v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Santos Pereira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062066" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feldheim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bricteux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129959v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388150v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304125v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129973v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02160877v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Warncke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574398v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Barnaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deglaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0838" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419976v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130421v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594062v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658685v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658683v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Boulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheddia Didorally" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658694v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658688v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658699v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658695v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guedot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farcy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658708v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658718v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuif-Sjostrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062064" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574374v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130433v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658715v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Launay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gourichon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563659v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01310811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAM0018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544222v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544231v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832278v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518724v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Vigny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voivenel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Safdari Shadloo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Zeoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-11-597-2026" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413658v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Ajay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagdeep Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Stipa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Brinkerhoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114554" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177800v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manyu Zhao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2025.116883" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Muller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gremmo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Duboc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-25-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628467v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Roperch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkata Hari Charan Mulakaloori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/9/092038" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684737v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iason Tsetoglou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5334" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575777v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Pappa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Verhaeghe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ward de Paepe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bricteux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2024.131550" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenouilloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2214399" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fabbri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2023.105963" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basile" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chapelier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lybaert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-021-00282-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024186v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Janodet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guillam&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2022.111075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049798" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03254788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1934/1/012011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2020.1803495" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lartigue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.07.026" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-019-00073-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vir&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaudet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.03.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107316v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didorally" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9965-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. d'Angelo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.11.206" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4204" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abdelaziz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Raibaudo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazellier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert G W Warncke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Paddeu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mutin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Houtin Mongrolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3016/1/012016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaudet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Parinam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Von Terzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Vir&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423217v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blondel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubrun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446595v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937118v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2767/9/092098" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402666v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pecquery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carmona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402662v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647138v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Muller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03300230v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337290v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138646v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bernard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Santos Pereira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062066" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138587v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Georis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062056" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feldheim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129964v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02160877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Warncke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129959v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388150v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384204v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Houtin-Mongrolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bricteux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574398v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388149v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160379v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Barnaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Deglaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-0838" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419976v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130417v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130421v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594062v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658684v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658683v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancelot Boulet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheddia Didorally" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658693v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420005v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658685v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658694v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658688v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658699v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658698v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658695v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guedot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Farcy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130426v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658708v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Angelo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658718v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuif-Sjostrand" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946943v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1618/6/062064" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574374v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130430v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130433v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658715v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539570v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Launay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Joubert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Patte-Rouland" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gourichon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563659v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01310811v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAM0018" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544222v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544231v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832278v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>