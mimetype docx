--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -661,222 +661,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04557520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toward Augmented Document: Expressive Function of Catalog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Courbieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings from the Document Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35492/docam/3/2/6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05506169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’archive : une valorisation de la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 243 (3), pp.91-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/gazar.2016.5380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04663344v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-05506169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauvre Lampil ou l’« ordinaire » de l’auteur</w:t>
               </w:r>
@@ -1081,183 +1081,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée de fantasy : un genre français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.209-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2011.557931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00851645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fiction et forme encyclopédique : Wookieepedia, Dragon Ball Wiki et Cie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.En ligne. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/strenae.420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851641v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00851645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de la lecture de bande dessinée : un défi pour la bibliothèque</w:t>
               </w:r>
@@ -5259,51 +5259,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.2470-9670.2025.v9.i1.a159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Berthou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gbv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53807/080297Yj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05347414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/revue-enssib.163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.195.0109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.003.0108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5380" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Courbieres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/3/2/6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.179.0075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013011046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2011.557931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.1398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GR3LH2MT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038632ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2006.1430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.072.0091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#252;rrenmatt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.bert.2016.01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1671" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/bibpompidou/1671?lang=fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ginoulhiac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19570" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_statut_culturel_de_la_bande_dessinee_ambiguites_et_evolutions_the_cultural_standing_of_comics_ambiguities_and_changes_stephanie_delneste_maaheen_ahmed_jean_louis_tilleuil-9782806103208-52515.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/litterature-moderne-et-contemporaine/384-bande-dessinee-et-adaptation.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.uliege.be/produit/la-bande-dessinee-en-dissidence/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/hybridations/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lauteur-en-reseau-les-reseaux-de-lauteur/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.113630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.legen.2012.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsulm/9035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vacher Yanik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851636v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00974271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.2470-9670.2025.v9.i1.a159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Berthou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gbv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53807/080297Yj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05347414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/revue-enssib.163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.195.0109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.003.0108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Courbieres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/3/2/6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5380" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.179.0075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013011046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2011.557931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.420" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.1398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GR3LH2MT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038632ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2006.1430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.072.0091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#252;rrenmatt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.bert.2016.01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1671" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/bibpompidou/1671?lang=fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ginoulhiac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19570" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_statut_culturel_de_la_bande_dessinee_ambiguites_et_evolutions_the_cultural_standing_of_comics_ambiguities_and_changes_stephanie_delneste_maaheen_ahmed_jean_louis_tilleuil-9782806103208-52515.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/litterature-moderne-et-contemporaine/384-bande-dessinee-et-adaptation.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.uliege.be/produit/la-bande-dessinee-en-dissidence/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/hybridations/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lauteur-en-reseau-les-reseaux-de-lauteur/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.113630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.legen.2012.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsulm/9035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vacher Yanik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851636v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00974271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>