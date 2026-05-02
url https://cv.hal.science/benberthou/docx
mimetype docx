--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1081,183 +1081,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fiction et forme encyclopédique : Wookieepedia, Dragon Ball Wiki et Cie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.En ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00851641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La bande dessinée de fantasy : un genre français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15, pp.209-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17409292.2011.557931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851645v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00851641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de la lecture de bande dessinée : un défi pour la bibliothèque</w:t>
               </w:r>
@@ -1552,174 +1552,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le grand animal. Art en animalité dans l'art de la préhistoire</w:t>
+                <w:t xml:space="preserve">Du lego comme un des beaux-arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 72 (2), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.072.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le grand animal : art et animalité dans l’art de la préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'esthétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04982939v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04521604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-logique</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04522929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2078,374 +2078,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;best-seller&amp;quot; : la fabrique du succès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ateliers du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque Nationale de France, 2006, Paris BNF, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00214287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeu et création dans l'art et la musique du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication dans le cadre du séminaire </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Musiques actuelles » organisé par le Groupe de Recherche et d’Etude Musique et Socialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, Université Paris V (Centre d’Etude sur l’Actuel et le Quotidien),, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sujet de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cadre du séminaire pluridisciplinaire de l'Ecole doctorale 139</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Paris, France. pp.version électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche sur le livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication dans le cadre de la journée d'étude internationale « Les formations aux métiers du livre en Europe » organisée par l'Université Paris X-Nanterre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trouvaille en art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dans le cadre de l’exposition « Le cabinet de curiosité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Centre d’Art de Foix (Ariège), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montrer la &amp;quot;trouvaille&amp;quot;: modernité du cabinet de curiosité en art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Montrer la "trouvaille" : modernité du cabinet de curiosité en art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Foix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2455,2221 +2524,2152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dürrenmatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2019, 9782406069614</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-04663346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Dürrenmatt</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, 2019, 9782406069614</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2019, 10.15122/isbn.978-2-406-06963-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jacques Dürrenmatt</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Cercle de la Librairie, 2016, 9782765414889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/elec.bert.2016.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04521684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée : quelle lecture, quelle culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Bibliothèque publique d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Etudes et recherches, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.bibpompidou.1671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée : quelle lecture, quelle culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoît Berthou. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque Publique d'Information</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9782842462178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem, Baudoin : Jazz à deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Ginoulhiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier, 2019, 10.15122/isbn.978-2-406-06963-8</w:t>
+              <w:t xml:space="preserve">Super Loto Editions, 2015, 979-10-94442-03-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...260 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles images pour l’engagement ? La dimension critique de la bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Preyat; Jean-Louis Tilleul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bande dessinée et engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang Verlag, 2024, 9782807604780. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b19570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/b19570⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05215073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bande dessinée. Une traduction graphique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Banoun; Yves Chevrelle; Isabelle Poulain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des traductions en langue française, XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verdier, 2019, Histoire des traductions en langue française, 978-2-86432-019-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04522847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle légitimité culturelle : le cas de la bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Delneste; Maaheen Ahmed; Jean-Louis Tilleuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le statut culturel de la bande dessinée. Ambiguïtés et évolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EME Academia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9782806103208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions EME Academia</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9782806103208</w:t>
+                <w:t xml:space="preserve">halshs-05027498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autobiographie : pour un renouveau éditorial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viviane Alary; Danielle Corrado; Benoît Mitaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Auto-biographismes. Bande dessinée et représentation de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg, 2015, 9782825710388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05027453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation, figuration, traduction : trois conceptions de l’adaptation d’œuvres littéraires en bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoit Mitaine; David Roche; Isabelle Schmitt-Pitiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bande dessinée et adaptation. Littérature, cinéma, TV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9782845166820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04522902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une autre commercialisation de la bande dessinée : Étude sur La Gazette du Comptoir des Indépendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Dony; Tanguy Halbrand; Gert Meesters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bande dessinée en dissidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Liège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-87562-038-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Liège</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05027429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hybridation, un nouveau mode de création : du cinéroman au webdocumentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Gerbier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybridations. Les rencontres du texte et de l'image.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Iconotextes, 9782869063624</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04522877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auteur et réseau : deux logiques divergentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Ducas; Oriane Deseilligny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'auteur en réseau, les réseaux de l'auteur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 978-2-84016-136-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05213523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images de territoires et territoire en image : « Angoulême, capitale de la BD »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Noyer; Bruno Raoul; Isabelle Paillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias et Territoires. L'espace public entre communication et imaginaire territorial.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.39-65, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.113630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.113630⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05027509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertrand Legendre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Métiers de l’Édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Cercle de la librairie, 2012, Métiers, 9782765413394. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/elec.legen.2012.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/elec.legen.2012.01⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04521674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les librairies en ligne : quelle interface pour le livre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Polizzi et Anne Reach-Ngô. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre, " produit culturel " ? Politiques éditoriales, stratégies de librairie et mutation de l'objet de l'invention de l'imprimé à la révolution numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orizons, pp.269-284, 2012, Universités, 9782296088191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auteur contre écrivain ? Le secret de Raymond Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Audrey Alves et Maria Pourchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les médiations de l'écrivain. Les conditions de la création littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.13-25, 2011, Communication et civilisation, 9782296139114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autobiographie : pour une nouvelle bande dessinée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Hélène Popelard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Art, éducation et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Sandre, pp.195-206, 2011, Sandre Actes, 9782358210607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;vie éternelle&amp;quot; du livre. Le cas de la Bibliothèque de la Pléiade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Vies du livre, passées, présentes et à venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.41-60, 2010, 9782814300217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche au-delà du livre? Le cas de sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Jeanneret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édition et publication scientifiques en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Avignon et des pays de Vaucluse, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04983219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échiquier de la Vie mode d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amandine Mussou; Sarah Troche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Jeu d’échecs comme représentation. Univers clos ou reflet du monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l'Ecole Normale Supérieure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 65-79, 2009, 978-2-7288-0990-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications de l'Ecole Normale Supérieure</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00149588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire ?&amp;quot; : la modernité en peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnes Gayraud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la modernité. Actes de colloque.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Ecole Normale Supérieure., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musiques électroniques : art servile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérome Glicenstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art à l’heure de la société de service. Actes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Bretagne Sud, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bibliothèque en mouvement : Jacques Roubaud et l'Oulipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Odile André; Sylvie Ducas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ecrire la bibliothèque"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cercle de la librairie, 2007, 978-2-7654-0955-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éditeur : un généraliste du livre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Ducas &amp; Michel Bruillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Ellipses, 7 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former au métier d'éditeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Ducas &amp; Michel Bruillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Métiers du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Ellipses, 9 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149597v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00214287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“ Les moyens du bord ”. Art contemporain et bricolage</w:t>
               </w:r>
@@ -4810,192 +4810,271 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00260010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La librairie indépendante. Quels enjeux pour Toulouse Métropole ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vacher Yanik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Occitanie Culture. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05594921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'édition en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacher Yanik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre Régional des Lettres Midi-Pyrénées. 2012</w:t>
+              <w:t xml:space="preserve">Occitanie Culture. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de faisabilité et de préfiguration d'un Système productif Local du livre dans le Nord-Est francilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mairie de Paris. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5005,114 +5084,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règles et jeux dans les pratiques artistiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Université de Nanterre - Paris X, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00974271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5259,51 +5338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.2470-9670.2025.v9.i1.a159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Berthou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gbv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53807/080297Yj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05347414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/revue-enssib.163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.195.0109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.003.0108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Courbieres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/3/2/6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5380" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.179.0075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013011046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2011.557931" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.420" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.1398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GR3LH2MT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038632ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2006.1430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.072.0091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196523v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663346v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#252;rrenmatt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.bert.2016.01" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663345v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1671" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/bibpompidou/1671?lang=fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ginoulhiac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19570" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522847v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_statut_culturel_de_la_bande_dessinee_ambiguites_et_evolutions_the_cultural_standing_of_comics_ambiguities_and_changes_stephanie_delneste_maaheen_ahmed_jean_louis_tilleuil-9782806103208-52515.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522902v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/litterature-moderne-et-contemporaine/384-bande-dessinee-et-adaptation.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.uliege.be/produit/la-bande-dessinee-en-dissidence/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/hybridations/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lauteur-en-reseau-les-reseaux-de-lauteur/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.113630" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521674v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.legen.2012.01" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851635v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851662v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsulm/9035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149575v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149595v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149597v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851638v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vacher Yanik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851636v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00974271v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.2470-9670.2025.v9.i1.a159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Berthou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gbv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53807/080297Yj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05347414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/revue-enssib.163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.195.0109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.003.0108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Courbieres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/3/2/6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5380" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.179.0075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013011046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2011.557931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.1398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GR3LH2MT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038632ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2006.1430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.072.0091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#252;rrenmatt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.bert.2016.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1671" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/bibpompidou/1671?lang=fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ginoulhiac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_statut_culturel_de_la_bande_dessinee_ambiguites_et_evolutions_the_cultural_standing_of_comics_ambiguities_and_changes_stephanie_delneste_maaheen_ahmed_jean_louis_tilleuil-9782806103208-52515.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/litterature-moderne-et-contemporaine/384-bande-dessinee-et-adaptation.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.uliege.be/produit/la-bande-dessinee-en-dissidence/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/hybridations/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lauteur-en-reseau-les-reseaux-de-lauteur/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.113630" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.legen.2012.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsulm/9035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vacher Yanik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00974271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>