--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -505,378 +505,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04349792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’archive : une valorisation de la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 243 (3), pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2016.5380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’indifférence au support » : éditeurs versus auteurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Essentiels d'Hermès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.197-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.20643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04557520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bande dessinée et récit politique : pour un nouveau journalisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NECTART </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° 3 (2), pp.108-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nect.003.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Augmented Document: Expressive Function of Catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Courbieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings from the Document Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35492/docam/3/2/6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35492/docam/3/2/6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05506169v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-04663344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauvre Lampil ou l’« ordinaire » de l’auteur</w:t>
               </w:r>
@@ -1081,252 +1081,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les métamorphoses de la lecture de bande dessinée : un défi pour la bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Tome 5 (56), pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00851640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fiction et forme encyclopédique : Wookieepedia, Dragon Ball Wiki et Cie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strenae - Recherches sur les livres et objets culturels de l’enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.En ligne. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/strenae.420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/strenae.420⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00851641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bande dessinée de fantasy : un genre français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15, pp.209-222. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2011.557931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17409292.2011.557931⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00851645v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00851640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bande dessinée franco-belge : quelle industrie culturelle ?</w:t>
               </w:r>
@@ -2538,397 +2538,397 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dürrenmatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2019, 10.15122/isbn.978-2-406-06963-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Style(s) de (la) bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dürrenmatt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2019, 9782406069614</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04663346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditer la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions du Cercle de la Librairie, 2016, 9782765414889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/elec.bert.2016.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04521684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée : quelle lecture, quelle culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier, 2019, 10.15122/isbn.978-2-406-06963-8</w:t>
+              <w:t xml:space="preserve">Benoît Berthou. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèque Publique d'Information</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9782842462178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éditer la bande dessinée</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01223728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée : quelle lecture, quelle culture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/elec.bert.2016.01⟩</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Bibliothèque publique d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Etudes et recherches, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.bibpompidou.1671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...59 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.bibpompidou.1671⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04663345v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01223728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem, Baudoin : Jazz à deux</w:t>
               </w:r>
@@ -3256,358 +3256,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05027498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médiation, figuration, traduction : trois conceptions de l’adaptation d’œuvres littéraires en bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benoit Mitaine; David Roche; Isabelle Schmitt-Pitiot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bande dessinée et adaptation. Littérature, cinéma, TV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9782845166820</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04522902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’autobiographie : pour un renouveau éditorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viviane Alary; Danielle Corrado; Benoît Mitaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auto-biographismes. Bande dessinée et représentation de soi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georg, 2015, 9782825710388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05027453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Médiation, figuration, traduction : trois conceptions de l’adaptation d’œuvres littéraires en bande dessinée</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hybridation, un nouveau mode de création : du cinéroman au webdocumentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Benoit Mitaine; David Roche; Isabelle Schmitt-Pitiot. </w:t>
+              <w:t xml:space="preserve">Laurent Gerbier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bande dessinée et adaptation. Littérature, cinéma, TV</w:t>
+              <w:t xml:space="preserve">Hybridations. Les rencontres du texte et de l'image.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9782845166820</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Iconotextes, 9782869063624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04522877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une autre commercialisation de la bande dessinée : Étude sur La Gazette du Comptoir des Indépendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Dony; Tanguy Halbrand; Gert Meesters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bande dessinée en dissidence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Liège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-87562-038-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05027429v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-04522877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auteur et réseau : deux logiques divergentes ?</w:t>
               </w:r>
@@ -4056,169 +4056,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recherche au-delà du livre? Le cas de sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Jeanneret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Édition et publication scientifiques en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon et des pays de Vaucluse, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04983219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;vie éternelle&amp;quot; du livre. Le cas de la Bibliothèque de la Pléiade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Vies du livre, passées, présentes et à venir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.41-60, 2010, 9782814300217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851663v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04983219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'échiquier de la Vie mode d'emploi</w:t>
               </w:r>
@@ -4357,173 +4357,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque en mouvement : Jacques Roubaud et l'Oulipo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Odile André; Sylvie Ducas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Ecrire la bibliothèque"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cercle de la librairie, 2007, 978-2-7654-0955-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les musiques électroniques : art servile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berthou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérome Glicenstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art à l’heure de la société de service. Actes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Bretagne Sud, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149575v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00149577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éditeur : un généraliste du livre</w:t>
               </w:r>
@@ -5338,51 +5338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.2470-9670.2025.v9.i1.a159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Berthou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gbv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53807/080297Yj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05347414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/revue-enssib.163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.195.0109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521613v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.003.0108" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557520v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20643" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Courbieres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/3/2/6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5380" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.179.0075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013011046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.420" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2011.557931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.1398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GR3LH2MT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038632ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2006.1430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.072.0091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663346v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#252;rrenmatt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709720v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.bert.2016.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663345v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1671" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/bibpompidou/1671?lang=fr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ginoulhiac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_statut_culturel_de_la_bande_dessinee_ambiguites_et_evolutions_the_cultural_standing_of_comics_ambiguities_and_changes_stephanie_delneste_maaheen_ahmed_jean_louis_tilleuil-9782806103208-52515.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027453v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/litterature-moderne-et-contemporaine/384-bande-dessinee-et-adaptation.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.uliege.be/produit/la-bande-dessinee-en-dissidence/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522877v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/hybridations/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lauteur-en-reseau-les-reseaux-de-lauteur/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.113630" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.legen.2012.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983219v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsulm/9035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149575v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vacher Yanik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00974271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05359454v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berthou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15763/issn.2470-9670.2025.v9.i1.a159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213140v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Berthou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gbv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859555v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53807/080297Yj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05347414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/revue-enssib.163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04349792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.195.0109" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5380" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.20643" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.003.0108" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Courbieres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/3/2/6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.179.0075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150013011046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851640v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851641v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/strenae.420" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2011.557931" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521739v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/textyles.1398" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-GR3LH2MT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/038632ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149578v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/fdart.2006.1430" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.072.0091" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982939v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149583v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149584v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149590v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00214287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149592v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196523v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#252;rrenmatt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663346v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.bert.2016.01" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/bibpompidou/1671?lang=fr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/bibpompidou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.bibpompidou.1671" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859390v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ginoulhiac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05215073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027498v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-academia.be/livre-le_statut_culturel_de_la_bande_dessinee_ambiguites_et_evolutions_the_cultural_standing_of_comics_ambiguities_and_changes_stephanie_delneste_maaheen_ahmed_jean_louis_tilleuil-9782806103208-52515.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522902v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/litterature-moderne-et-contemporaine/384-bande-dessinee-et-adaptation.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027453v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04522877v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/hybridations/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027429v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.uliege.be/produit/la-bande-dessinee-en-dissidence/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/lauteur-en-reseau-les-reseaux-de-lauteur/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027509v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.113630" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/elec.legen.2012.01" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851635v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851662v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851642v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04983219v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851663v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsulm/9035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149575v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05027102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594921v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vacher Yanik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851638v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00974271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>