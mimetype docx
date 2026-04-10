--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -931,386 +931,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03672131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t>
+                <w:t xml:space="preserve">Understanding the pathways leading to socioeconomic inequalities in HIV testing uptake in 18 sub-Saharan African countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hamidouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Baeckelandt</w:t>
+                <w:t xml:space="preserve">Rachel Baggaley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bégout</w:t>
+                <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (207), </w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (12), pp.1707-1716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119539v2</w:t>
+                <w:t xml:space="preserve">hal-03778739v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the pathways leading to socioeconomic inequalities in HIV testing uptake in 18 sub-Saharan African countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effects of Uber diffusion on the mental health of drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mark Stabile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000003316⟩</w:t>
+              <w:t xml:space="preserve">Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (7), pp.1468-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hec.4521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778739v2</w:t>
+                <w:t xml:space="preserve">halshs-03672138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of Uber diffusion on the mental health of drivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazem Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Baeckelandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Stabile</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (7), pp.1468-1490. </w:t>
+              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (207), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hec.4521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03672138v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119539v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des citoyennes délibératives et des citoyens délibératifs : La Convention citoyenne pour le climat face à la délibération</w:t>
               </w:r>
@@ -1517,51 +1517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stabile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Urban Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 97, pp.779-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3682,51 +3682,51 @@
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deliberative Democracy and Ecological Transition: The French Citizens’ Convention for Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Wiley, 2025, </w:t>
+              <w:t xml:space="preserve">, Wiley, pp.267-286, 2025, 9781836690061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394388325.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3899,51 +3899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie délibérative et transition écologique</w:t>
@@ -4127,51 +4127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie délibérative et transition écologique. La Convention citoyenne pour le climat</w:t>
@@ -5028,51 +5028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5195,51 +5195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Douenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Laslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5313,51 +5313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Roulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stabile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5369,190 +5369,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02932784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Antimalarial Campaigns on Child Mortality and Fertility in Sub-Saharan Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation de l'enquête Bien vieillir Harmonie Mutuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02285933v1</w:t>
+                <w:t xml:space="preserve">halshs-02319136v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l'enquête Bien vieillir Harmonie Mutuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Antimalarial Campaigns on Child Mortality and Fertility in Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Picone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02319136v2</w:t>
+                <w:t xml:space="preserve">halshs-02285933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités socioéconomiques et conceptions subjectives du bien vieillir : Résultats d'une enquête quantitative</w:t>
               </w:r>
@@ -6901,376 +6901,376 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention citoyenne sur la fin de vie (France, 2022-2023). Volume 1 : Analyse de la représentativité de la Convention et comparaison des données de l’équipe de recherche avec des données d’enquêtes nationales</w:t>
+                <w:t xml:space="preserve">Données brutes d'observation des Conférences citoyennes régionales du Grand débat national (France, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Paris School of Economics. 2025</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GIS Démocratie et participation. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05346854v1</w:t>
+                <w:t xml:space="preserve">halshs-04978077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données brutes d'observation des Conférences citoyennes régionales du Grand débat national (France, 2019)</w:t>
+                <w:t xml:space="preserve">Convention citoyenne sur la fin de vie (France, 2022-2023). Volume 2 : Statistiques descriptives des données des questionnaires des équipes de recherche et d'animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">GIS Démocratie et participation. 2025</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Pénigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel von Fedak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris School of Economics. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04978077v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05346903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention citoyenne sur la fin de vie (France, 2022-2023). Volume 2 : Statistiques descriptives des données des questionnaires des équipes de recherche et d'animation</w:t>
+                <w:t xml:space="preserve">Convention citoyenne sur la fin de vie (France, 2022-2023). Volume 1 : Analyse de la représentativité de la Convention et comparaison des données de l’équipe de recherche avec des données d’enquêtes nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Pénigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Santoro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris School of Economics. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel von Fedak</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">halshs-05346903v1</w:t>
+                <w:t xml:space="preserve">halshs-05346854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convention citoyenne sur la fin de vie (France, 2022-2023). Volumes 1 et 2 : Analyse de la représentativité de la Convention, comparaison des données de l'équipe de recherche avec des données d'enquêtes nationales et statistiques descriptives des données des questionnaires des équipes de recherche et d'animation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Pénigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris School of Economics. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8431,51 +8431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C00F109"/>
+    <w:nsid w:val="83A59B95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8579,51 +8579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A1899B54"/>
+    <w:nsid w:val="A625CC9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8727,51 +8727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="15B3E12D"/>
+    <w:nsid w:val="998EEF3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8964,51 +8964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-apouey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1575-8423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17731320X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/benedicteapoueylieven/Home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Yx329sMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/cf_dev/AbsByAuth.cfm?per_id=1368133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLYhYkQzBh_HJZ75J0l7LyDdow3Y8lsZQH" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Yin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Piper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus V&#246;gele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p5r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Nissanov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Silber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778739v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003316" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672138v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stabile" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4521" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tournus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.034.0037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X20001002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roulet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Solal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-020-00480-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.084.0014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12427" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahit Guven" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2019.01.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01784313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rapp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.04.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.182.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01784315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeoa.2017.11.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01631229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Picone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Kibler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Wilde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Coleman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Jung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.05.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2015.10.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2016.09.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203562v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andrews" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15398285.2014.869165" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.12.087" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2013.03.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXZ6HF6T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDT3J58T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douenne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804418v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800883451" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2023-3_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00941757v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/314674.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2307835" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02319136v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670486v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01627093v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489215v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364464v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940084v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566789v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794729v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346854v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile P&#233;nigaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Santoro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346903v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel von Fedak" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baumstark" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961042v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961321v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910234v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05382087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009EHES0080" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05381690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-apouey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1575-8423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17731320X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/benedicteapoueylieven/Home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Yx329sMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/cf_dev/AbsByAuth.cfm?per_id=1368133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLYhYkQzBh_HJZ75J0l7LyDdow3Y8lsZQH" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Yin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Piper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus V&#246;gele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p5r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Nissanov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Silber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778739v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stabile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4521" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tournus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.034.0037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X20001002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roulet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Solal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-020-00480-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.084.0014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12427" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahit Guven" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2019.01.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01784313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rapp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.04.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.182.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01784315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeoa.2017.11.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01631229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Picone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Kibler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Wilde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Coleman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Jung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.05.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2015.10.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2016.09.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203562v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andrews" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15398285.2014.869165" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.12.087" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2013.03.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXZ6HF6T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDT3J58T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douenne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804418v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800883451" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2023-3_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00941757v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/314674.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2307835" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02319136v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285933v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670486v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01627093v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489215v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364464v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940084v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566789v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794729v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978077v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile P&#233;nigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Santoro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel von Fedak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346854v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baumstark" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961042v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961321v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910234v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05382087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009EHES0080" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05381690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>