--- v1 (2026-04-10)
+++ v2 (2026-05-11)
@@ -1472,222 +1472,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gig Workers during the COVID-19 Crisis in France: Financial Precarity and Mental Well-Being</w:t>
+                <w:t xml:space="preserve">Inégalités socio-économiques et conceptions subjectives du bien-vieillir. Résultats d’une enquête quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark Stabile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11524-020-00480-4⟩</w:t>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/2 (84), pp.13-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rs1.084.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02973630v1</w:t>
+                <w:t xml:space="preserve">halshs-03229938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités socio-économiques et conceptions subjectives du bien-vieillir. Résultats d’une enquête quantitative</w:t>
+                <w:t xml:space="preserve">Gig Workers during the COVID-19 Crisis in France: Financial Precarity and Mental Well-Being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stabile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020/2 (84), pp.13-40. </w:t>
+              <w:t xml:space="preserve">Journal of Urban Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.779-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rs1.084.0014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11524-020-00480-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03229938v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02973630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Inequality‐Sensitive and Additive Achievement Measures Based on Ordinal Data</w:t>
               </w:r>
@@ -4069,307 +4069,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04804418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les citoyens de la Convention citoyenne pour le climat ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Fabre</w:t>
+                <w:t xml:space="preserve">Contourner la « taxe carbone »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Rozencwajg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démocratie délibérative et transition écologique. La Convention citoyenne pour le climat</w:t>
+              <w:t xml:space="preserve">Démocratie délibérative et transition écologique : la Convention citoyenne pour le climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.137-170, 2024, 9781836120018</w:t>
+              <w:t xml:space="preserve">, 2024, Collections classiques, Encyclopédie SCIENCES, 9781836120018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459727v1</w:t>
+                <w:t xml:space="preserve">hal-04710500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contourner la « taxe carbone »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romane Rozencwajg</w:t>
+                <w:t xml:space="preserve">Qui sont les citoyens de la Convention citoyenne pour le climat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Douenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitri Courant; Bernard Reber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démocratie délibérative et transition écologique : la Convention citoyenne pour le climat</w:t>
+              <w:t xml:space="preserve">Démocratie délibérative et transition écologique. La Convention citoyenne pour le climat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Collections classiques, Encyclopédie SCIENCES, 9781836120018</w:t>
+              <w:t xml:space="preserve">, pp.137-170, 2024, 9781836120018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710500v1</w:t>
+                <w:t xml:space="preserve">hal-05459727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health poverty</w:t>
               </w:r>
@@ -5150,246 +5150,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02908456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention Citoyenne pour le Climat : Les citoyens de la Convention comparés à des échantillons représentatifs de la population française. Note de travail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gig Workers During the COVID-19 Crisis in France: Financial Precarity and Mental Well-Being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Roulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stabile</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02919695v1</w:t>
+                <w:t xml:space="preserve">halshs-02932784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gig Workers During the COVID-19 Crisis in France: Financial Precarity and Mental Well-Being</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convention Citoyenne pour le Climat : Les citoyens de la Convention comparés à des échantillons représentatifs de la population française. Note de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Douenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Laslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02932784v1</w:t>
+                <w:t xml:space="preserve">halshs-02919695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'enquête Bien vieillir Harmonie Mutuelle</w:t>
               </w:r>
@@ -5594,177 +5594,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02093549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retirement and Unexpected Health Shocks</w:t>
+                <w:t xml:space="preserve">Intérêt des adhérents d'une mutuelle pour des services utilisant leurs données personnelles dans le cadre de la médecine personnalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01670486v3</w:t>
+                <w:t xml:space="preserve">halshs-02295392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des adhérents d'une mutuelle pour des services utilisant leurs données personnelles dans le cadre de la médecine personnalisée</w:t>
+                <w:t xml:space="preserve">Retirement and Unexpected Health Shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cahit Guven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Senik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02295392v1</w:t>
+                <w:t xml:space="preserve">halshs-01670486v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are rising house prices really good for your brain? House value and cognitive functioning among older Europeans</w:t>
               </w:r>
@@ -6018,415 +6018,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01357085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paludisme et anémie des enfants en Afrique subsaharienne : Effet de la distribution de moustiquaires</w:t>
+                <w:t xml:space="preserve">Child physical development in the UK: The imprint of time and socioeconomic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01261988v1</w:t>
+                <w:t xml:space="preserve">halshs-01364464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child physical development in the UK: The imprint of time and socioeconomic status</w:t>
+                <w:t xml:space="preserve">Paludisme et anémie des enfants en Afrique subsaharienne : Effet de la distribution de moustiquaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Picone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01364464v2</w:t>
+                <w:t xml:space="preserve">halshs-01261988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le gradient et la transmission intergénérationnelle de la santé pendant l'enfance</w:t>
+                <w:t xml:space="preserve">Parents' education and child body weight in France: The trajectory of the gradient in the early years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Geoffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01107363v1</w:t>
+                <w:t xml:space="preserve">halshs-01223321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disparités sociales de santé perçue au cours de la vie : Le cas de la France (2004-2012)</w:t>
+                <w:t xml:space="preserve">Le gradient et la transmission intergénérationnelle de la santé pendant l'enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Geoffard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01155138v1</w:t>
+                <w:t xml:space="preserve">halshs-01107363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parents' education and child body weight in France: The trajectory of the gradient in the early years</w:t>
+                <w:t xml:space="preserve">Les disparités sociales de santé perçue au cours de la vie : Le cas de la France (2004-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01223321v1</w:t>
+                <w:t xml:space="preserve">halshs-01155138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Interactions and Malaria Preventive Behaviors in Sub-Saharan Africa</w:t>
               </w:r>
@@ -6556,252 +6556,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family income and child health in the UK</w:t>
+                <w:t xml:space="preserve">Child health and use of health care services in France: Evidence on the role of family income</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Geoffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00794729v1</w:t>
+                <w:t xml:space="preserve">halshs-00908932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequality and bi-polarization in socioeconomic status and health: Ordinal approaches</w:t>
+                <w:t xml:space="preserve">Family income and child health in the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Silber</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Geoffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00850014v1</w:t>
+                <w:t xml:space="preserve">halshs-00794729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Child health and use of health care services in France: Evidence on the role of family income</w:t>
+                <w:t xml:space="preserve">Inequality and bi-polarization in socioeconomic status and health: Ordinal approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Geoffard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Silber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00908932v1</w:t>
+                <w:t xml:space="preserve">halshs-00850014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria prevalence, indoor residual spraying, and insecticide-treated net usage in Sub-Saharan Africa</w:t>
               </w:r>
@@ -7954,211 +7954,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03961055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données brutes d'observation de la Convention citoyenne pour le climat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données brutes d'observation de la Convention citoyenne pour le climat. Volume A - Une « France en miniature ». Données sociodémographiques issues du tirage au sort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Apouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIS Démocratie et participation. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03961321v1</w:t>
+                <w:t xml:space="preserve">halshs-03910234v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données brutes d'observation de la Convention citoyenne pour le climat. Volume A - Une « France en miniature ». Données sociodémographiques issues du tirage au sort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données brutes d'observation de la Convention citoyenne pour le climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Apouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Fourniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Tournus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GIS Démocratie et participation. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03910234v2</w:t>
+                <w:t xml:space="preserve">halshs-03961321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8431,51 +8431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83A59B95"/>
+    <w:nsid w:val="72223446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8579,51 +8579,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A625CC9F"/>
+    <w:nsid w:val="8A33477C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8727,51 +8727,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="998EEF3E"/>
+    <w:nsid w:val="5901EB3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8964,51 +8964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-apouey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1575-8423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17731320X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/benedicteapoueylieven/Home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Yx329sMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/cf_dev/AbsByAuth.cfm?per_id=1368133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLYhYkQzBh_HJZ75J0l7LyDdow3Y8lsZQH" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Yin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Piper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus V&#246;gele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p5r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Nissanov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Silber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778739v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stabile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4521" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tournus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.034.0037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X20001002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roulet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Solal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-020-00480-4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229938v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.084.0014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12427" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahit Guven" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2019.01.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01784313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rapp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.04.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.182.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01784315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeoa.2017.11.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01631229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Picone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Kibler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Wilde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Coleman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Jung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.05.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2015.10.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2016.09.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203562v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andrews" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15398285.2014.869165" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.12.087" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2013.03.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXZ6HF6T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDT3J58T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douenne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804418v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800883451" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2023-3_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00941757v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/314674.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2307835" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919695v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932784v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02319136v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285933v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670486v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295392v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01627093v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489215v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364464v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107363v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155138v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223321v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940084v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566789v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794729v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850014v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908932v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978077v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile P&#233;nigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Santoro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel von Fedak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346854v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baumstark" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961042v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961321v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910234v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05382087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009EHES0080" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05381690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-apouey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1575-8423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17731320X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/benedicteapoueylieven/Home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Yx329sMAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://papers.ssrn.com/sol3/cf_dev/AbsByAuth.cfm?per_id=1368133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/playlist?list=PLYhYkQzBh_HJZ75J0l7LyDdow3Y8lsZQH" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Yin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Piper" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus V&#246;gele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305833" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804396v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11p5r" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672131v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoya Nissanov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Silber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12584" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03778739v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hamidouche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Baggaley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000003316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03672138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stabile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4521" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908690v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tournus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.034.0037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029882v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0144686X20001002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03229938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.084.0014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973630v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Solal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11524-020-00480-4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongsheng Xu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12427" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072596v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cahit Guven" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2019.01.009" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01784313v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rapp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2018.04.014" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.182.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01784315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeoa.2017.11.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01631229v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Picone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Kibler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Wilde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Coleman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Jung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.05.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01307640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2015.10.005" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01496908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2016.09.004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01203562v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155572v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00955380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andrews" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15398285.2014.869165" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109038v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.3055" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01027569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.12.087" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00876618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2013.03.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXZ6HF6T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00813542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.1284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDT3J58T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812572v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Rozencwajg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gaborit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Laslier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05340233v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Douenne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388325.ch7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04804418v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04710500v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/democratie-deliberative-et-transition-ecologique/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04154475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Madden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800883451" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342456v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2023-3_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117636v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599558v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-00941757v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/314674.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2307835" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828081v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03265053v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02908456v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02919695v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-02319136v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285933v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02093549v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02295392v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670486v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141060v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chort" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/hal-01627093v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489215v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01364464v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223321v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107363v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01155138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940084v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566789v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850014v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911364v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04978077v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile P&#233;nigaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Santoro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel von Fedak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346854v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05346813v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Maxim" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baumstark" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brunelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04721058v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Paty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Calba" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Cardinale" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Milcent" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961042v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910234v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961321v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05382087v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009EHES0080" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05381690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>