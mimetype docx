--- v0 (2026-03-28)
+++ v1 (2026-04-26)
@@ -66,8962 +66,9900 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization behavior of co-polyesters based on hydroxy fatty acids extracted from tomato peel agro-wastes</w:t>
+                <w:t xml:space="preserve">The CUTIN SYNTHASE enzyme family was a key driver of cuticle emergence in land plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kylian Hallavant</w:t>
+                <w:t xml:space="preserve">Samuel Knosp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonella Esposito</w:t>
+                <w:t xml:space="preserve">Florence Bernardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Bakan</w:t>
+                <w:t xml:space="preserve">Elodie Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lourdin</w:t>
+                <w:t xml:space="preserve">Giulia Zizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Ludivine Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366298v2</w:t>
+                <w:t xml:space="preserve">hal-05591211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking the Stabilization Potential of Tomato Pomace Particles: A Natural Bioactive Emulsifier for Oil‐in‐Water Pickering Emulsions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cutin-Derived Oligomers Act as Damage-Associated Molecular Patterns in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos J.S. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Bakan</w:t>
+                <w:t xml:space="preserve">Rita Escórcio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Birault</w:t>
+                <w:t xml:space="preserve">Artur Bento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+                <w:t xml:space="preserve">Marta Bjornson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
+                <w:t xml:space="preserve">Ana Tomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05490677v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into multiscale chemical characterisation for the understanding of berry maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-Polyesters of Hydroxy-Fatty Acids Extracted from Tomato Peel Agro-Wastes and Glycerol with Tunable 16 Mechanical, Thermal and Barrier Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubens Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+                <w:t xml:space="preserve">Ana Paula Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+                <w:t xml:space="preserve">Cristina Silva Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agnes Ducasse</w:t>
+                <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elissa Abi-Habib</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02980994v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystallization behavior of co-polyesters based on hydroxy fatty acids extracted from tomato peel agro-wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylian Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Esposito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allisson Saiter-Fourcin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8286⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 342, pp.129314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929632v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366298v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ancient role for CYP73 monooxygenases in phenylpropanoid biosynthesis and embryophyte development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unlocking the Stabilization Potential of Tomato Pomace Particles: A Natural Bioactive Emulsifier for Oil‐in‐Water Pickering Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Kergomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Knosp</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Erhardt</w:t>
+                <w:t xml:space="preserve">Bénédicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Birault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s44318-024-00181-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.70082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666791v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Tomato Pomaces Biorefinery to Biobased Shape-Memory Semicrystalline Polyester Networks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into multiscale chemical characterisation for the understanding of berry maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Jean-Claude Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa Abi-Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c05713⟩</w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), pp.8286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737068v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutin-derived oligomers induce hallmark plant immune responses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marta Bjornson</w:t>
+                <w:t xml:space="preserve">An ancient role for CYP73 monooxygenases in phenylpropanoid biosynthesis and embryophyte development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Knosp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Herold</w:t>
+                <w:t xml:space="preserve">Lucie Kriegshauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanade Tatsumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae254⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (18), pp.4092 - 4109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44318-024-00181-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727994v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticle architecture and mechanical properties: a functional relationship delineated through correlated multimodal imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+                <w:t xml:space="preserve">From Tomato Pomaces Biorefinery to Biobased Shape-Memory Semicrystalline Polyester Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina D’orlando</w:t>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Petit</w:t>
+                <w:t xml:space="preserve">Noemie Viller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18862⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.2191 - 2202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.3c05713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080330v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SlSHN2 transcription factor contributes to cuticle formation and epidermal patterning in tomato fruit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cutin-derived oligomers induce hallmark plant immune responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+                <w:t xml:space="preserve">Carlos Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Escórcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bjornson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Brocard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Marion</w:t>
+                <w:t xml:space="preserve">Laura Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Horticulture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s43897-022-00035-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (16), pp.5146-5161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700009v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular Economy Applied to Organic Residues and Wastewater: Research Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuticle architecture and mechanical properties: a functional relationship delineated through correlated multimodal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+                <w:t xml:space="preserve">Angelina D’orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Bouchez</w:t>
+                <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Boutrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.M. Choubert</w:t>
+                <w:t xml:space="preserve">Jeremie Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-021-01549-0⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238 (5), pp.2033-2046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325254v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complex Architecture of Plant Cuticles and Its Relation to Multiple Biological Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The SlSHN2 transcription factor contributes to cuticle formation and epidermal patterning in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reynoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rothan</w:t>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.782773. </w:t>
+              <w:t xml:space="preserve">Molecular Horticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.782773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s43897-022-00035-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03477139v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03700009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cutin polymer matrix undergoes a fine architectural tuning from early tomato fruit development to ripening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+                <w:t xml:space="preserve">Circular Economy Applied to Organic Residues and Wastewater: Research Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Boutrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Choubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac392⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (2), pp.1267-1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-021-01549-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763613v1</w:t>
+                <w:t xml:space="preserve">hal-03325254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding a Needle in a Haystack: Producing Antimicrobial Cutin-Derived Oligomers from Tomato Pomace</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rúben Rodrigues</w:t>
+                <w:t xml:space="preserve">The Complex Architecture of Plant Cuticles and Its Relation to Multiple Biological Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03437⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.782773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.782773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03749945v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioinspired co-polyesters of hydroxy-fatty acids extracted from tomato peel agro-wastes and glycerol with tunable mechanical, thermal and barrier properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pontoire</w:t>
+                <w:t xml:space="preserve">The cutin polymer matrix undergoes a fine architectural tuning from early tomato fruit development to ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina D’orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 190 (3), pp.1821-1840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113718⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03318668v1</w:t>
+                <w:t xml:space="preserve">hal-03763613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Cuticle Formation, Structure, and Properties by Using Tomato Genetic Diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Marion</w:t>
+                <w:t xml:space="preserve">Finding a Needle in a Haystack: Producing Antimicrobial Cutin-Derived Oligomers from Tomato Pomace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Escórcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Tomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rúben Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (22), pp.7981-7989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.778131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03469270v1</w:t>
+                <w:t xml:space="preserve">hal-03749945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Structure–Property Relationships for Plant Polyesters Reveals Suberin and Cutin Idiosyncrasies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rúben Rodrigues</w:t>
+                <w:t xml:space="preserve">Unraveling Cuticle Formation, Structure, and Properties by Using Tomato Genetic Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.778131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.778131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c04733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03435383v1</w:t>
+                <w:t xml:space="preserve">hal-03469270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of tomato fruit cuticles: a cross‐talk between the cutin polyester and cell wall polysaccharides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johann Petit</w:t>
+                <w:t xml:space="preserve">Bioinspired co-polyesters of hydroxy-fatty acids extracted from tomato peel agro-wastes and glycerol with tunable mechanical, thermal and barrier properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+                <w:t xml:space="preserve">Regis Risani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
+                <w:t xml:space="preserve">Eric Desnoes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Falourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16402⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 170, pp.113718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624710v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between puroindoline A-prolamin interactions and wheat grain hardness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Barret</w:t>
+                <w:t xml:space="preserve">Quantification of Structure–Property Relationships for Plant Polyesters Reveals Suberin and Cutin Idiosyncrasies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Escórcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rúben Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225293⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (47), pp.15780-15792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c04733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281885v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of starch, proteins and lipids in maize endosperm probed by scanning transmission X-ray microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sufal Swaraj</w:t>
+                <w:t xml:space="preserve">Quantification of Structure–Property Relationships for Plant Polyesters Reveals Suberin and Cutin Idiosyncrasies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos J.S. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa G. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Escórcio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rúben Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spectral Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1255/jsi.2019.a21⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (47), pp.15780-15792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c04733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476328v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spatiotemporal Deposition of Lysophosphatidylcholine Within Starch Granules of Maize Endosperm and its Relationships to the Expression of Genes Involved in Endoplasmic Reticulum-Amyloplast Lipid Trafficking and Galactolipid Synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+                <w:t xml:space="preserve">Assembly of tomato fruit cuticles: a cross‐talk between the cutin polyester and cell wall polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcy198⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 226 (3), pp.809-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622601v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferulate and lignin cross-links increase in cell walls of wheat grain outer layers during late development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barron</w:t>
+                <w:t xml:space="preserve">Relationships between puroindoline A-prolamin interactions and wheat grain hardness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.08.022⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.e0225293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625128v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to Hypoxia and Endoplasmic Reticulum Stress Discriminate the Development of Vitreous and Floury Endosperms of Conventional Maize (Zea mays) Inbred Lines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Relationships between puroindoline A-prolamin interactions and wheat grain hardness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00557⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (9), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0225293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602776v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of the Cutin Polyester: From Cells to Extracellular Cell Walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution of starch, proteins and lipids in maize endosperm probed by scanning transmission X-ray microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sufal Swaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants6040057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Spectral Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1255/jsi.2019.a21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02625101v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for cuticle-associated traits in crop species: traits, targets, and strategies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Spatiotemporal Deposition of Lysophosphatidylcholine Within Starch Granules of Maize Endosperm and its Relationships to the Expression of Genes Involved in Endoplasmic Reticulum-Amyloplast Lipid Trafficking and Galactolipid Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erx341⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (1), pp.139-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcy198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02624115v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from vitreous to floury endosperm in maize (Zea mays L.) kernels is related to protein and starch gradients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+                <w:t xml:space="preserve">Ferulate and lignin cross-links increase in cell walls of wheat grain outer layers during late development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateignier-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arata Yoshinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2016.01.013⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 276, pp.199-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01837438v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester-crosslink Profiling of the Cutin Polymer of Wild Type and Cutin Synthase Tomato (Solanum lycopersicum L.) Mutants Highlights Different Mechanisms of Polymerization.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breeding for cuticle-associated traits in crop species: traits, targets, and strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.01620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (19), pp.5369-5387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erx341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02637893v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single amino acid substitution in puroindoline b impacts its self-assembly and the formation of heteromeric assemblies with puroindoline a</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Assembly of the Cutin Polyester: From Cells to Extracellular Cell Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2015.05.006⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants6040057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02635960v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single amino acid substitution in puroindoline b impacts its self-assembly and the formation of heteromeric assemblies with puroindoline a</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Responses to Hypoxia and Endoplasmic Reticulum Stress Discriminate the Development of Vitreous and Floury Endosperms of Conventional Maize (Zea mays) Inbred Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcs.2015.05.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331928v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Partitioning in Maize ([i]Zea mays[/i] L.) Endosperm Highlights Relationships among Starch Lipids, Amylose, and Vitreousness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gayral</w:t>
+                <w:t xml:space="preserve">Ester Cross-Link Profiling of the Cutin Polymer of Wild-Type and Cutin Synthase Tomato Mutants Highlights Different Mechanisms of Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Bakan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Delluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00293⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 170 (2), pp.807-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269381v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antioxidative effect of bread crust in a mouse macrophage reporter cell line</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Transition from vitreous to floury endosperm in maize (Zea mays L.) kernels is related to protein and starch gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Somoza</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.10.634⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68, pp.148 - 154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2016.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638157v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover both cutin-deficient and cutin- abundant mutants and a new hypomorphic allele of GDSL lipase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
+                <w:t xml:space="preserve">Ester-crosslink Profiling of the Cutin Polymer of Wild Type and Cutin Synthase Tomato (Solanum lycopersicum L.) Mutants Highlights Different Mechanisms of Polymerization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 164 (2), pp.888-906. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.232645⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 170 (2), pp.807-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638763v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wheat grain contains pectic domains exhibiting specific spatial and development-associated distribution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A single amino acid substitution in puroindoline b impacts its self-assembly and the formation of heteromeric assemblies with puroindoline a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089620⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.116-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636910v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix-assisted laser desorption/ionization mass spectrometry imaging: a powerful tool for probing the molecular topology of plant cutin polymer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+                <w:t xml:space="preserve">A single amino acid substitution in puroindoline b impacts its self-assembly and the formation of heteromeric assemblies with puroindoline a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.12689⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.116 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631422v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties of functionalized assemblies of hydroxy-fatty acid salts isolated from fruit tomato peels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Lipid Partitioning in Maize ([i]Zea mays[/i] L.) Endosperm Highlights Relationships among Starch Lipids, Amylose, and Vitreousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Delluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2gc36677k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (13), pp.3551-3558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652617v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato GDSL1 is required for cutin deposition in the fruit cuticle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
+                <w:t xml:space="preserve">A single amino acid substitution in puroindoline b impacts its self-assembly and the formation of heteromeric assemblies with puroindoline a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.101055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cereal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.116-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcs.2015.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650850v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Low Hydration of Barley Grain on beta-Glucan Degradation and Lipid Transfer Protein (LTP1) Modifications During the Malting Process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The antioxidative effect of bread crust in a mouse macrophage reporter cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poetzch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Keltouma Moco</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Somoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf2011134⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.S19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2014.10.634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652241v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunoglobulin-E-binding epitopes of wheat allergens in patients withfood allergy to wheat and in mice experimentally sensitized to wheat proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+                <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover both cutin-deficient and cutin- abundant mutants and a new hypomorphic allele of GDSL lipase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2011.03808.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (2), pp.888-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.232645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649440v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium represses trichothecene biosynthesis and modulates Tri5, Tri6, and Tri12 genes expression in Fusarium graminearum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The wheat grain contains pectic domains exhibiting specific spatial and development-associated distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-007-9076-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0089620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662747v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of “defective in induced resistance” protein of Arabidopsis thaliana , DIR1, reveals a new type of lipid transfer protein</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Blein</w:t>
+                <w:t xml:space="preserve">Matrix-assisted laser desorption/ionization mass spectrometry imaging: a powerful tool for probing the molecular topology of plant cutin polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusan Velickovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Herdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1110/ps.035972.108⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (5), pp.926 - 935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.12689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02864075v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant lipid binding proteins: Properties and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Interfacial properties of functionalized assemblies of hydroxy-fatty acid salts isolated from fruit tomato peels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2006.11.003⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.341 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2gc36677k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661713v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific adduction of plant lipid transfer protein by an allene oxide generated by 9-lipoxygenase and allene oxide synthase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+                <w:t xml:space="preserve">Tomato GDSL1 is required for cutin deposition in the fruit cuticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M608580200⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (7), pp.3119-3134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.101055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664083v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of DIR1, a LTP2-like resistance signalling protein from Arabidopsis thaliana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Impact of Low Hydration of Barley Grain on beta-Glucan Degradation and Lipid Transfer Protein (LTP1) Modifications During the Malting Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Runavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Pierre Blein</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Geneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keltouma Moco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1744309106023748⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (15), pp.8256 - 8264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf2011134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661496v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of barley and malt lipid transfer protein 1 (LTP1) toward heating and reducing agents: Relationships with the brewing process</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Immunoglobulin-E-binding epitopes of wheat allergens in patients withfood allergy to wheat and in mice experimentally sensitized to wheat proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Denery-Papini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bodinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Triballeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf052910b⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (10), pp.1478 - 1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2222.2011.03808.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661833v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible role of plant phenolics in the production of trichothecenes by Fusarium graminearum strains on different fractions of maize kernels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">The structure of “defective in induced resistance” protein of Arabidopsis thaliana , DIR1, reveals a new type of lipid transfer protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernard Lascombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Regnault-Roger</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (9), pp.1522-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1110/ps.035972.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679833v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydrodimers of ferulic acid in maize grain pericarp and aleurone : resistance factors to Fusarium graminearum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Malouin</w:t>
+                <w:t xml:space="preserve">Magnesium represses trichothecene biosynthesis and modulates Tri5, Tri6, and Tri12 genes expression in Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forget Richard-Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cahagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 165 (1), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-007-9076-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675229v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of eight polymorphic microsatellite loci, using an enrichment protocol, in the phytopathogenic fungus Fusarium culmorum</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant lipid binding proteins: Properties and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (2), pp.195-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2006.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678199v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of eight polymorphic microsatellite loci, using an enrichment protocol, in the phytopathogenic fungus Fusarium culmorum.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of barley and malt lipid transfer protein 1 (LTP1) toward heating and reducing agents: Relationships with the brewing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Perrocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (8), pp.3108-3113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf052910b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676800v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification by PCR of Fusarium culmorum strains producing large and small amounts of Deoxynivalenol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Specific adduction of plant lipid transfer protein by an allene oxide generated by 9-lipoxygenase and allene oxide synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Fournier</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Hamberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Perrocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (51), pp.38981-38988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M608580200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675663v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal growth and Fusarium mycotoxin content in isogenic traditional maize and genetically modified maize grown in France and Britain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Crystallization of DIR1, a LTP2-like resistance signalling protein from Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernard Lascombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pierre Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.702-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1744309106023748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672839v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxigenic potential of Fusarium culmorum strains isolated from French wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Semon</w:t>
+                <w:t xml:space="preserve">Dehydrodimers of ferulic acid in maize grain pericarp and aleurone : resistance factors to Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C. Bily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food additives and contaminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 18 (11), pp.998-1003</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 93 (6), pp.712-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674420v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature on fumonisin B1 production on maize grain by Fusarium proliferatum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Possible role of plant phenolics in the production of trichothecenes by Fusarium graminearum strains on different fractions of maize kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Melcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cahagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Richard-Molard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Regnault-Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 18, pp.301-311</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.2826-2831</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687229v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fungal growth and Fusarium mycotoxin content in isogenic traditional maize and genetically modified maize grown in France and Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Melcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richard-Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cahagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 50 (4), pp.728-731</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation of eight polymorphic microsatellite loci, using an enrichment protocol, in the phytopathogenic fungus Fusarium culmorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2, pp.121-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation of eight polymorphic microsatellite loci, using an enrichment protocol, in the phytopathogenic fungus Fusarium culmorum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Vercken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2, pp.121-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification by PCR of Fusarium culmorum strains producing large and small amounts of Deoxynivalenol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Giraud-Delville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richard-Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (11), pp.5472-5479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toxigenic potential of Fusarium culmorum strains isolated from French wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cahagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Melcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Semon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food additives and contaminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18 (11), pp.998-1003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of metallic ions on trichothecenes (DON, ADON) production of Fusarium graminearum in liquid culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cahagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Melcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine &amp; Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 6, pp.517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of temperature on fumonisin B1 production on maize grain by Fusarium proliferatum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Melcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cahagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richard-Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18, pp.301-311</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE PAR MICROSCOPIE MULTIMODALE DE LA CUTICULE DES PLANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Geneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reynoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Colloque de la Société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de Microscopies, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of waste from fruit processing industry for hydrophobisation of cellulosic materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Antoine-Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the tomato fruit cuticle via the epidermis-specific nsLTP2 promoter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Paulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Girona, Sep 2024, Girona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyester networks bioinspired by and biosourced from tomato cutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Risani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMP-days thermosets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SlSHN2 transcription factor is essential for cuticle formation and epidermal patterning in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dundee university, Sep 2022, Dundee, Scotland, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyesters bioinspirés obtenus à partir d’acides gras hydroxylés biosourcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération française des matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biobased composites materials from waxes and lignocellulosic powders for additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Mayer-Laigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Whitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovatives biopolyesters materials obtained from the agro food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR Dumbio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D printing of maize protein by fused deposition modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chaunier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th International Conference of the Polymer Processing Society (PPS 32)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polymer Processing Society, Jul 2016, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5016792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PaDiBa 2015. International Symposium on Plant Apoplastic Diffusion Barriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antioxidative effect of bread crust in a mouse macrophage reporter cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poetzch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Somoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRR-E-Meeting Paris 2014. Free radicals: insights in signaling and adaptative homeostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Free Radical Research Europe (SFRR). Paris, FRA., Sep 2014, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chémotypage de l’albumen de maïs : relation avec la construction de la vitrosité du grain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Extracellular assembly of the cutin polyester of tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">EuroFed 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605645v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of GDSL1 silencing on deposition and polymerization of tomato fruit cutin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Chémotypage de l’albumen de maïs : relation avec la construction de la vitrosité du grain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rothan</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">4. Colloque National du Réseau Français de Biologie des Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804453v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular assembly of the cutin polyester of tomato fruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Impact of GDSL1 silencing on deposition and polymerization of tomato fruit cutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil K. Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroFed 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810460v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts Technologiques et nutritionnels des modifications post-traductionnelles : le cas de la protéine de transfert de lipides de l'Orge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Runavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2011 : 3. colloque national du réseau français de biologie des graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Biopolymères, Interactions Assemblages (1268)., Oct 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of IgE-binding epitopes on wheat gliadins for patients with food allergy and experimentally sensitized mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Denery-Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Triballeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Congress of the European Academy of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The European Academy of Allergy and Clinical Immunology (EAACI). Zurich, CHE., Jun 2011, Istanbul, Turkey. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of metallic ions on trichothecenes (DON, ADON) production of Fusarium graminearum in liquid culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cahagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Melcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycotox 98. Mycotoxines dans la chaîne alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9031,1012 +9969,1012 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine characterization and green extraction of polyphenols from cider apple pomaces and other by products and residues of the French cider industry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Mariana Castillo Fraire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Lebail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Printing Of Maize Protein By Fused Deposition Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chaunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Chaunier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle M. Dalgalarrondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Congress on Rheology (ICR2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glycero-3-phosphate acyl transferase GPAT6-like from tomato plays a crucial role in fruit cutin biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mauxion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia B B Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Solanaceae conference (SOL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. , 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHS International Symposium, INNOHORT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France. 2015, Innovation in Integrated &amp; Organic Horticulture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The testa of wheat grains contains a thick cutinized and specialized cell wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laure Chateigner Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Francoise Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Apoplastic Diffusion Barriers (PADiBa 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nantes, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of tomato fruit brightness mutants uncover strong cutin-deficient mutants among which a new allele of GDSL lipase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier D. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. International Symposium on Plant Apoplastic Diffusion Barriers: Biosynthesis and Functions. PADIBA meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lausanne, Switzerland. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IgE-binding epitopes on wheat LTP1 for patients with food allergy to wheat and experimentally sensitized mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Denery-Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Tranquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Moneret-Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Molecular Allergology ISMA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Munich, Germany. , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxin production by isolates of Fusarium collected from cereals in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Melcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cahagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusarium : Myxotoxins, Taxonomy and Pathogenicity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Martina Franca, Italy. 1 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10046,513 +10984,513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisine du Comité scientifique CTPS - Prise en compte de l’adaptation au changement climatique lors de l’inscription des variétés au Catalogue National</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bertoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTPS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisine du Comité Scientifique CTPS - Durabilité - mai 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouleau Aurélia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bertoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité Technique Permanent de la Sélection des Plantes Cultivées. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisine du Comité Scientifique CTPS - Nouvelles techniques d'édition du génome et évaluation des variétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Gouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bertoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité Technique Permanent de la Sélection des Plantes Cultivées. 2022, 119 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisine du Comité Scientifique CTPS - Quelles variétés pour l’agroécologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Gouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice This</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tailliez-Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CTPS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542863v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10562,879 +11500,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ D'HYDROPHOBATION D'UN SUBSTRAT EN MATÉRIAU POLYSACCHARIDIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Antoine-Michard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3160714A1 / WO2025202447A1. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de préparation d’un élastomère à partir d’un acide gras hydroxylé et élastomère obtenu par un tel procédé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Matériau polymère blastomère à propriétés de mémoire de forme et procédé pour le préparation d'un tel matériau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Valentin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3097867B1 / EP3990517B1. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP4247871B1 / WO 2022/106679. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353197v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériau polymère blastomère à propriétés de mémoire de forme et procédé pour le préparation d'un tel matériau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Procédé de préparation d’un élastomère à partir d’un acide gras hydroxylé et élastomère obtenu par un tel procédé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lopez</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP4247871B1 / WO 2022/106679. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3097867B1 / EP3990517B1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349839v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipase GDSL végétale isolée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lemaire-Chamley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP 2336307. 2009, 67 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811000v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-02980994v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des conditions d'hydratation sur la physiologie des micro-organismes : croissance, survie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cahagnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau dans les aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec et Doc, 2002, Sciences et Techniques Agroalimentaires, 2-7430-0523-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11444,114 +12110,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche physiologique de la biosynthèse des trichothécènes par Fusarium. Essais de validation de méthodes moléculaires permettant le suivi de souches de Fusarium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02841901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId339"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11698,51 +12364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366298v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Hallavant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129314" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Birault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70082" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929632v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Ducasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi-Habib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8286" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Knosp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kriegshauser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanade Tatsumi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Malherbe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00181-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Viller" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c05713" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727994v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Esc&#243;rcio" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Bento" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bjornson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herold" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae254" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080330v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18862" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700009v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-022-00035-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477139v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.782773" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tom&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben Rodrigues" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03437" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desnoes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113718" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469270v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.778131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J.S. Moreira" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa G. Correia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c04733" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16402" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281885v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225293" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476328v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulogne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Elmorjani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufal Swaraj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2019.a21" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gayral" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy198" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00557" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants6040057" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx341" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837438v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.01.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0VH3MG4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01620" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635960v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2015.05.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269381v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delluc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00293" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638157v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poetzch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Somoza" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.10.634" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZG3CNC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636910v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089620" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631422v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Velickovic" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Herdier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12689" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652617v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2gc36677k" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652241v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Runavot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Moco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2011134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649440v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pineau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Triballeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2011.03808.x" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFVHZ8PB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662747v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cahagnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-007-9076-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T17BCL6X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernard Lascombe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buhot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blein" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.035972.108" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661713v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2006.11.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48V30MCM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664083v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Hamberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perrocheau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M608580200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661496v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Blein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309106023748" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boivin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052910b" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JPJ306CB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679833v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bily" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Melcion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahagnier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Regnault-Roger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bily" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Reid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Taylor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnston" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678199v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vautrin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautrin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Solignac" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richard-Molard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672839v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674420v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687229v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190267v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Paulsen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351557v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391410v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674758v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744492v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Whitton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353279v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737411v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016792" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740668v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605645v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804453v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810460v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744750v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Runavot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748003v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leroy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838952v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515599v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo Fraire" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793974v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820659v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Moneret-Vautrin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849598v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886596v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tozzo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215270v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouleau Aur&#233;lia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133232v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jolly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gouleau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542863v3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tailliez-Lefebvre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353197v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349839v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811000v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571443v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980994v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Rodriguez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Batista" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silva Pereira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830444v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841901v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05591211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Knosp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernardeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zizi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Malherbe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571443v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos J.S. Moreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Esc&#243;rcio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Bento" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bjornson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Tom&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980994v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubens Rodriguez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Batista" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Silva Pereira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366298v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Hallavant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Esposito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bakan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter-Fourcin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129314" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kergomard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Birault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaumal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04929632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Ducasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Abi-Habib" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8286" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666791v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kriegshauser" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanade Tatsumi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00181-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Viller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fanuel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.3c05713" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727994v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Herold" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae254" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04080330v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Geneix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina D&#8217;orlando" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Petit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Mathurin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18862" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bres" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43897-022-00035-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bouchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Choubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01549-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.782773" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac392" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Correia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#250;ben Rodrigues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03437" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03469270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.778131" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318668v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Risani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desnoes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113718" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c04733" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435383v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa G. Correia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05579175v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Philippe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nadaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0225293" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281885v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boulogne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Elmorjani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sufal Swaraj" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1255/jsi.2019.a21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622601v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Gayral" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcy198" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625128v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateignier-Boutin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lapierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arata Yoshinaga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.08.022" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624115v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mauxion" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx341" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants6040057" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayral" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00557" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaillard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01620" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837438v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2016.01.013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0VH3MG4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Geneix" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le M. Dalgalarrondo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcs.2015.05.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635960v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil K. Elmorjani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269381v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delluc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00293" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B78H1DLN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poetzch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Marion" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Somoza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2014.10.634" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TZG3CNC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638763v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.232645" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636910v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Bouchet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0089620" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631422v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Velickovic" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Herdier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12689" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652617v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fameau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2gc36677k" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650850v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Girard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.101055" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Runavot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Moco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2011134" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649440v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Denery-Papini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bodinier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Triballeau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Tranquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2222.2011.03808.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFVHZ8PB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernard Lascombe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buhot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blein" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.035972.108" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662747v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Barreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cahagnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-007-9076-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T17BCL6X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2006.11.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-48V30MCM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661833v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Perrocheau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boivin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf052910b" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JPJ306CB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664083v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Hamberg" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maume" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M608580200" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661496v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Blein" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309106023748" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675229v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Bily" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Reid" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Taylor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Johnston" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malouin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679833v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bily" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Melcion" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cahagnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Regnault-Roger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672839v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richard-Molard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678199v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giraud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vautrin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solignac" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676800v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Giraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vautrin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Solignac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675663v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674420v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Semon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687330v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687229v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190267v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Paulsen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05351557v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391445v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alonso" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673516v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05391410v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674758v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744492v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mayer-Laigle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Whitton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Barbier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353279v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737411v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaunier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5016792" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608065v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B B Martin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fich" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740668v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810460v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lemaire Lemaire-Chamley" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605645v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Morel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804453v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744750v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Runavot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748003v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Leroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838952v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515599v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo Fraire" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois Dubois" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lebail" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636851v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605728v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793974v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Devaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804369v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820659v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Moneret-Vautrin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849598v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886596v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tozzo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bertoux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordeau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215270v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouleau Aur&#233;lia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05133232v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Jolly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Gouleau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542863v3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice This" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tailliez-Lefebvre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gombert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05349864v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349839v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05353197v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valentin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811000v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830444v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841901v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>