--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -2841,431 +2841,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-atlas based method for automated anatomical Macaca fascicularis brain MRI segmentation and PET kinetic extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Brain Stimulation of the Subthalamic Nucleus, but not Dopaminergic Medication, Improves Proactive Inhibitory Control of Movement Initiation in Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
+              <w:t xml:space="preserve">Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.154-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13311-012-0166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128303v1</w:t>
+                <w:t xml:space="preserve">hal-02115091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Brain Stimulation of the Subthalamic Nucleus, but not Dopaminergic Medication, Improves Proactive Inhibitory Control of Movement Initiation in Parkinson's Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-atlas based method for automated anatomical Macaca fascicularis brain MRI segmentation and PET kinetic extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotherapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.26-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13311-012-0166-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02115091v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-atlas based method for automated anatomical Macaca fascicularis brain MRI segmentation and PET kinetic extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77, pp.26-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -4448,624 +4448,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of the subthalamic nucleus and impulsivity: Release your horses</w:t>
+                <w:t xml:space="preserve">Cerebral Blood Flow Changes Induced by Pedunculopontine Nucleus Stimulation in Patients With Advanced Parkinson's Disease: A [ 15 O] H 2 O PET Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo van Eimeren</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andres M. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 66 (6), pp.817-824. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.3901 - 3909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.21795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.20815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128296v1</w:t>
+                <w:t xml:space="preserve">hal-02890879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral Blood Flow Changes Induced by Pedunculopontine Nucleus Stimulation in Patients With Advanced Parkinson's Disease: A [ 15 O] H 2 O PET Study</w:t>
+                <w:t xml:space="preserve">Stimulation of the subthalamic nucleus and impulsivity: Release your horses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo van Eimeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elena Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andres M. Lozano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thilo van Eimeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30, pp.3901 - 3909. </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (6), pp.817-824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.20815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.21795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890879v1</w:t>
+                <w:t xml:space="preserve">hal-02128296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased dopamine release in the right anterior cingulate cortex during the performance of a sorting task: A [ 11 C]FLB 457 PET study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dysfunction of the Default Mode Network in Parkinson Disease: A Functional Magnetic Resonance Imaging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo van Eimeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Hyun Ko</w:t>
+                <w:t xml:space="preserve">Oury Monchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ptito</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio P Strafella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.02.031⟩</w:t>
+              <w:t xml:space="preserve">Arch Neurol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.877 - 883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/archneurol.2009.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890858v1</w:t>
+                <w:t xml:space="preserve">hal-02890843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction of the Default Mode Network in Parkinson Disease: A Functional Magnetic Resonance Imaging Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antonio P Strafella</w:t>
+                <w:t xml:space="preserve">Top-Down Control of Saccades as Part of a Generalized Model of Proactive Inhibitory Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arch Neurol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/archneurol.2009.97⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (5), pp.2578-2580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00717.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890843v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-Down Control of Saccades as Part of a Generalized Model of Proactive Inhibitory Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increased dopamine release in the right anterior cingulate cortex during the performance of a sorting task: A [ 11 C]FLB 457 PET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Hyun Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ptito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oury Monchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Soo Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo van Eimeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (5), pp.2578-2580. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46, pp.516 - 521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00717.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890883v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PET Functional Imaging of Deep Brain Stimulation in Movement Disorders and Psychiatry</w:t>
               </w:r>
@@ -5315,51 +5315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rCBF changes associated with PPN stimulation in a patient with Parkinson's disease: A PET study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio P. Strafella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres M. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5780,51 +5780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (1), pp.243-252. </w:t>
@@ -6203,77 +6203,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroreceptor Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Glasgow, Ecosse, United Kingdom. 52, pp.S174-S175, 2010, </w:t>
@@ -6492,51 +6492,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cilia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Arnaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ceravolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa de Micco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci16010110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441098v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad338" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae328" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Timestit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dilly Duchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giordana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11814-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172640" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118328" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance M Meyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Beliakova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaugain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pezzoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Sehlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Syv&#228;nen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ballanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Barthel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gn Bischof" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04426-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2018.101644" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Bath" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.06.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.01.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.08.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thobois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.07.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14447" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Christopher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Lang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-150750" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Polo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.09.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.03.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ5NZVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115091v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-012-0166-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mounayar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435TV7QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lerond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Evelyne Vallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23895" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7LCMW8C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2011.11.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-978M8DP9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Miguel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Thobois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.199323" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Strafella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo van Eimeren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Zurowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M Rusjan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2010.35" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.01.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QST86X3G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pellecchia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis M Miyasaki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.npp2009124" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890860v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benraiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.02.167" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R094X2VT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128296v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres M. Lozano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hamani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21795" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20815" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890858v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hyun Ko" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ptito" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oury Monchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Soo Cho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.02.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P Strafella" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.97" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890883v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00717.2009" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Jahanshahi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xie-Brustolin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600610" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128276v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yan Poon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.22055" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q412QZDZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Broussolle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmurget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2007.141689" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-7VBWP8BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.04.049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93SWLDFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128264v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.20987" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941C0C7FDC1F1E047489A8DB7ECB7EBFC8770EE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944974v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.142" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2F8LGHX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cilia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Arnaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ceravolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa de Micco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci16010110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441098v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad338" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae328" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Timestit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dilly Duchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giordana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11814-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172640" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118328" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance M Meyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Beliakova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaugain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pezzoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Sehlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Syv&#228;nen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ballanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Barthel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gn Bischof" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04426-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2018.101644" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Bath" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.06.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.01.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.08.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thobois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.07.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14447" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Christopher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Lang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-150750" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Polo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.09.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-012-0166-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.03.029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ5NZVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mounayar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435TV7QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lerond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Evelyne Vallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23895" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7LCMW8C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2011.11.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-978M8DP9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Miguel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Thobois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.199323" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Strafella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo van Eimeren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Zurowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M Rusjan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2010.35" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.01.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QST86X3G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pellecchia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis M Miyasaki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.npp2009124" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890860v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benraiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.02.167" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R094X2VT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres M. Lozano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hamani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128296v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21795" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890843v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oury Monchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P Strafella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.97" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00717.2009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hyun Ko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ptito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Soo Cho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.02.031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Jahanshahi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xie-Brustolin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600610" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128276v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yan Poon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.22055" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q412QZDZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Broussolle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmurget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2007.141689" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-7VBWP8BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.04.049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93SWLDFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128264v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.20987" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941C0C7FDC1F1E047489A8DB7ECB7EBFC8770EE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944974v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.142" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2F8LGHX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>