--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1267,468 +1267,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered antibodies: new possibilities for brain PET?</w:t>
+                <w:t xml:space="preserve">Odorants: a tool to provide nonpharmacological intervention to reduce anxiety during normal and pathological aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dag Sehlin</w:t>
+                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stina Syvänen</w:t>
+                <w:t xml:space="preserve">Kevin G Bath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Ballanger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-019-04426-0⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 82, pp.18-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322504v1</w:t>
+                <w:t xml:space="preserve">hal-03370760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional imaging correlates of akinesia in Parkinson's disease: Still open issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Spay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Welter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21, pp.101644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nicl.2018.101644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odorants: a tool to provide nonpharmacological intervention to reduce anxiety during normal and pathological aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineered antibodies: new possibilities for brain PET?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dag Sehlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stina Syvänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
+                <w:t xml:space="preserve">B Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin G Bath</w:t>
+                <w:t xml:space="preserve">H Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gn Bischof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 82, pp.18-29. </w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2019.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00259-019-04426-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370760v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional imaging studies of Impulse Control Disorders in Parkinson’s disease need a stronger neurocognitive footing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Spay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1792,90 +1792,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resting state oscillations suggest a motor component of Parkinson’s Impulse Control Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Spay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Pezzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 130 (11), pp.2065-2075. </w:t>
@@ -1907,4128 +1907,4140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing deep brain stimulation artifacts from the electroencephalogram: Issues, recommendations and an open-source toolbox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clonidine modulates the activity of the subthalamic-supplementary motor loop: evidence from a pharmacological study combining deep brain stimulation and electroencephalography recordings in Parkinsonian patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Spay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.07.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146 (3), pp.333-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.14447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114109v1</w:t>
+                <w:t xml:space="preserve">hal-02114106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonidine modulates the activity of the subthalamic-supplementary motor loop: evidence from a pharmacological study combining deep brain stimulation and electroencephalography recordings in Parkinsonian patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Removing deep brain stimulation artifacts from the electroencephalogram: Issues, recommendations and an open-source toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146 (3), pp.333-347. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129 (10), pp.2170-2185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jnc.14447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114106v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of insula in Parkinson's disease: A quantitative meta‐analysis study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Criaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony E. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37, pp.1375 - 1392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.23109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05013711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Dopamine and Serotonin Systems on MPTP Monkeys: A Longitudinal PET Investigation of Compensatory Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Neumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Metereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (5), pp.1577 - 1589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2010-15.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slowness in Movement Initiation is Associated with Proactive Inhibitory Network Dysfunction in Parkinson’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Criaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Météreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Redoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (2), pp.433-440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JPD-150750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural impact of a double dopaminergic and serotonergic lesion in the non-human primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Metereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Neumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/brain/awv183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Noradrenergic Pharmacological Manipulation and Subthalamic Stimulation on Movement Initiation Control in Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (1), pp.27-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2014.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Brain Stimulation of the Subthalamic Nucleus, but not Dopaminergic Medication, Improves Proactive Inhibitory Control of Movement Initiation in Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurotherapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 10 (1), pp.154-167. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13311-012-0166-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-atlas based method for automated anatomical Macaca fascicularis brain MRI segmentation and PET kinetic extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77, pp.26-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128303v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-atlas based method for automated anatomical Macaca fascicularis brain MRI segmentation and PET kinetic extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77, pp.26-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115083v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dopamine and serotonin antagonist injections into the striatopallidal complex of asymptomatic MPTP-treated monkeys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mounayar</w:t>
+                <w:t xml:space="preserve">Proactive inhibitory control of response as the default state of executive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Criaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Jan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.06.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02128347v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive inhibitory control of response as the default state of executive control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Criaud</w:t>
+                <w:t xml:space="preserve">Effects of dopamine and serotonin antagonist injections into the striatopallidal complex of asymptomatic MPTP-treated monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Neumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wardak</w:t>
+                <w:t xml:space="preserve">Stéphanie Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Caroline Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.59. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.27-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890791v1</w:t>
+                <w:t xml:space="preserve">hal-02128347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of serotonergic 1A receptor dysfunction in depression associated with Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lerond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Evelyne Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (1), pp.84-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mds.23895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional imaging of non-motor signs in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 315 (1-2), pp.9-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2011.11.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact-dependent reproducible hypomania induced by Deep Brain Stimulation in Parkinson's disease: Clinical, anatomical and functional imaging study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulla Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane C Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Llorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P Derost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82 (6), pp.607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jnnp.2009.199323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin 2A Receptors and Visual Hallucinations in Parkinson Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio P. Strafella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo van Eimeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Zurowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo M Rusjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Neurology -Chigago-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 67 (4), pp.416-421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/archneurol.2010.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMG as a key tool to assess motor lateralization and hand reaction time asymmetries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Dopamine Agonists Diminish Value Sensitivity of the Orbitofrontal Cortex: A Trigger for Pathological Gambling in Parkinson's Disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo van Eimeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Pellecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janis M Miyasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony E. Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.npp.npp2009124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2009.01.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02128282v1</w:t>
+                <w:t xml:space="preserve">hal-02890850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine Agonists Diminish Value Sensitivity of the Orbitofrontal Cortex: A Trigger for Pathological Gambling in Parkinson's Disease?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">EMG as a key tool to assess motor lateralization and hand reaction time asymmetries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179 (1), pp.85-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.npp.npp2009124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2009.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890850v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradoxical effect of warning on reaction time: Demonstrating proactive response inhibition with event-related potentials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased dopamine release in the right anterior cingulate cortex during the performance of a sorting task: A [ 11 C]FLB 457 PET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelrhani Benraiss</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ji Hyun Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ptito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oury Monchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Soo Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo van Eimeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2009.02.167⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46, pp.516 - 521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02890860v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral Blood Flow Changes Induced by Pedunculopontine Nucleus Stimulation in Patients With Advanced Parkinson's Disease: A [ 15 O] H 2 O PET Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Top-Down Control of Saccades as Part of a Generalized Model of Proactive Inhibitory Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.20815⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (5), pp.2578-2580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00717.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890879v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of the subthalamic nucleus and impulsivity: Release your horses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dysfunction of the Default Mode Network in Parkinson Disease: A Functional Magnetic Resonance Imaging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo van Eimeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oury Monchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio P Strafella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 66 (6), pp.817-824. </w:t>
+              <w:t xml:space="preserve">Arch Neurol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.877 - 883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.21795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/archneurol.2009.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128296v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction of the Default Mode Network in Parkinson Disease: A Functional Magnetic Resonance Imaging Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Stimulation of the subthalamic nucleus and impulsivity: Release your horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo van Eimeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oury Monchi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Ballanger</w:t>
+                <w:t xml:space="preserve">Elena Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio P Strafella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andres M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arch Neurol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/archneurol.2009.97⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (6), pp.817-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.21795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890843v1</w:t>
+                <w:t xml:space="preserve">hal-02128296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-Down Control of Saccades as Part of a Generalized Model of Proactive Inhibitory Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Cerebral Blood Flow Changes Induced by Pedunculopontine Nucleus Stimulation in Patients With Advanced Parkinson's Disease: A [ 15 O] H 2 O PET Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo van Eimeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.3901 - 3909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.20815⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00717.2009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02890883v1</w:t>
+                <w:t xml:space="preserve">hal-02890879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased dopamine release in the right anterior cingulate cortex during the performance of a sorting task: A [ 11 C]FLB 457 PET study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ji Hyun Ko</w:t>
+                <w:t xml:space="preserve">The paradoxical effect of warning on reaction time: Demonstrating proactive response inhibition with event-related potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ptito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oury Monchi</w:t>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sang Soo Cho</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelrhani Benraiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46, pp.516 - 521. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.02.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2009.02.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890858v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PET Functional Imaging of Deep Brain Stimulation in Movement Disorders and Psychiatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Jahanshahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 29 (11), pp.1743-1754. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/jcbfm.2009.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globus pallidus stimulation reduces frontal hyperactivity in tardive dystonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Xie-Brustolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Damier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rCBF changes associated with PPN stimulation in a patient with Parkinson's disease: A PET study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Globus pallidus stimulation reduces frontal hyperactivity in tardive dystonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony E. Lang</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xie-Brustolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Damier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.22055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (6), pp.1127-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02128276v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globus pallidus stimulation reduces frontal hyperactivity in tardive dystonia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">rCBF changes associated with PPN stimulation in a patient with Parkinson's disease: A PET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio P. Strafella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Durif</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Yan Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony E. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600610⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (7), pp.1051-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.22055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890899v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor urgency is mediated by the contralateral cerebellum in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Desmurget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79 (10), pp.1110-1116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jnnp.2007.141689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional anatomy of motor urgency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (1), pp.243-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.04.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Paradoxical Kinesis” is not a Hallmark of Parkinson's disease but a general property of the motor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (9), pp.1490-1495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mds.20987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6038,51 +6050,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First in vivo evidence of the involvement of the noradrenergic system in olfactory dysfunction in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6141,211 +6153,211 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Congress of Parkinson's Disease &amp; Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Philadelphia, United States. Movement Disorders, 39 (S1), pp.1010, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primate brain template image and reference atlas creation for voxel-based functional analysis of PET in Macaca fascicularis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroreceptor Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Glasgow, Ecosse, United Kingdom. 52, pp.S174-S175, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2010.04.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6492,51 +6504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cilia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Arnaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ceravolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa de Micco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci16010110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441098v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad338" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae328" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Timestit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dilly Duchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giordana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11814-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172640" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118328" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance M Meyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Beliakova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaugain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pezzoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Sehlin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Syv&#228;nen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ballanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Barthel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gn Bischof" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04426-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081546v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Meyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2018.101644" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370760v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Bath" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.06.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.01.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.08.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thobois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.07.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albares" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14447" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Christopher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Lang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115087v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-150750" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115089v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Polo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.09.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-012-0166-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.03.029" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ5NZVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115083v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128347v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mounayar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435TV7QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00059" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lerond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Evelyne Vallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23895" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7LCMW8C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2011.11.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-978M8DP9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Miguel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Thobois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.199323" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128300v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Strafella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo van Eimeren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Zurowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M Rusjan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2010.35" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128282v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.01.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QST86X3G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pellecchia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis M Miyasaki" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.npp2009124" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890860v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benraiss" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.02.167" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R094X2VT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890879v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres M. Lozano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hamani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20815" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128296v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21795" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890843v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oury Monchi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P Strafella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.97" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00717.2009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890858v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hyun Ko" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ptito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Soo Cho" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.02.031" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Jahanshahi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.111" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xie-Brustolin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600610" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128276v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yan Poon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.22055" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q412QZDZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890899v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128274v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Broussolle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmurget" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2007.141689" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-7VBWP8BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128270v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.04.049" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93SWLDFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128264v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turner" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.20987" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941C0C7FDC1F1E047489A8DB7ECB7EBFC8770EE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944974v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890828v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.142" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2F8LGHX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cilia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Arnaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ceravolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa de Micco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci16010110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441098v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad338" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae328" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Timestit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dilly Duchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giordana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11814-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172640" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118328" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance M Meyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Beliakova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaugain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pezzoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Bath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.06.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2018.101644" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Sehlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Syv&#228;nen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ballanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Barthel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gn Bischof" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04426-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.01.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.08.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albares" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thobois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14447" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.07.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNR08F6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Christopher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Lang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-150750" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Polo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.09.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-012-0166-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.03.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ5NZVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128347v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mounayar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435TV7QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lerond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Evelyne Vallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23895" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7LCMW8C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2011.11.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-978M8DP9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Miguel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Thobois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.199323" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128300v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Strafella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo van Eimeren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Zurowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M Rusjan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2010.35" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pellecchia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis M Miyasaki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.npp2009124" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.01.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QST86X3G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hyun Ko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ptito" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oury Monchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Soo Cho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.02.031" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890883v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00717.2009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890843v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P Strafella" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.97" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres M. Lozano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hamani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21795" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20815" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benraiss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.02.167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R094X2VT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128285v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Jahanshahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.111" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887712v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xie-Brustolin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600610" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yan Poon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.22055" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q412QZDZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Broussolle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmurget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2007.141689" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-7VBWP8BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.04.049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93SWLDFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128264v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.20987" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941C0C7FDC1F1E047489A8DB7ECB7EBFC8770EE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890828v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.142" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2F8LGHX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>