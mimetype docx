--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1371,325 +1371,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional imaging correlates of akinesia in Parkinson's disease: Still open issues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineered antibodies: new possibilities for brain PET?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garance Meyer</w:t>
+                <w:t xml:space="preserve">Dag Sehlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Welter</w:t>
+                <w:t xml:space="preserve">Stina Syvänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Lau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boulinguez</w:t>
+                <w:t xml:space="preserve">B Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gn Bischof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2018.101644⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-019-04426-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081546v1</w:t>
+                <w:t xml:space="preserve">hal-02322504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered antibodies: new possibilities for brain PET?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stina Syvänen</w:t>
+                <w:t xml:space="preserve">Functional imaging correlates of akinesia in Parkinson's disease: Still open issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Spay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Ballanger</w:t>
+                <w:t xml:space="preserve">Garance Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Barthel</w:t>
+                <w:t xml:space="preserve">Marie-Laure Welter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gn Bischof</w:t>
+                <w:t xml:space="preserve">Brian Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulinguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.101644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00259-019-04426-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2018.101644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322504v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional imaging studies of Impulse Control Disorders in Parkinson’s disease need a stronger neurocognitive footing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Spay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1792,51 +1792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resting state oscillations suggest a motor component of Parkinson’s Impulse Control Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Spay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1907,303 +1907,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonidine modulates the activity of the subthalamic-supplementary motor loop: evidence from a pharmacological study combining deep brain stimulation and electroencephalography recordings in Parkinsonian patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Spay</w:t>
+                <w:t xml:space="preserve">Removing deep brain stimulation artifacts from the electroencephalogram: Issues, recommendations and an open-source toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Albares</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Lau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.14447⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129 (10), pp.2170-2185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114106v1</w:t>
+                <w:t xml:space="preserve">hal-02114109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removing deep brain stimulation artifacts from the electroencephalogram: Issues, recommendations and an open-source toolbox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clonidine modulates the activity of the subthalamic-supplementary motor loop: evidence from a pharmacological study combining deep brain stimulation and electroencephalography recordings in Parkinsonian patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Spay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2018.07.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146 (3), pp.333-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jnc.14447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02114109v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of insula in Parkinson's disease: A quantitative meta‐analysis study</w:t>
               </w:r>
@@ -2725,90 +2725,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Noradrenergic Pharmacological Manipulation and Subthalamic Stimulation on Movement Initiation Control in Parkinson's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Albares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2853,725 +2853,725 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Brain Stimulation of the Subthalamic Nucleus, but not Dopaminergic Medication, Improves Proactive Inhibitory Control of Movement Initiation in Parkinson's Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-atlas based method for automated anatomical Macaca fascicularis brain MRI segmentation and PET kinetic extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotherapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13311-012-0166-1⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77, pp.26-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115091v1</w:t>
+                <w:t xml:space="preserve">hal-02115083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-atlas based method for automated anatomical Macaca fascicularis brain MRI segmentation and PET kinetic extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Beaudoin-Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 77, pp.26-43. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02115083v1</w:t>
+                <w:t xml:space="preserve">hal-02128303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-atlas based method for automated anatomical Macaca fascicularis brain MRI segmentation and PET kinetic extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Brain Stimulation of the Subthalamic Nucleus, but not Dopaminergic Medication, Improves Proactive Inhibitory Control of Movement Initiation in Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2013.03.029⟩</w:t>
+              <w:t xml:space="preserve">Neurotherapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.154-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13311-012-0166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02128303v1</w:t>
+                <w:t xml:space="preserve">hal-02115091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive inhibitory control of response as the default state of executive control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Criaud</w:t>
+                <w:t xml:space="preserve">Effects of dopamine and serotonin antagonist injections into the striatopallidal complex of asymptomatic MPTP-treated monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Neumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Wardak</w:t>
+                <w:t xml:space="preserve">Stéphanie Mounayar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
+                <w:t xml:space="preserve">Caroline Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Epinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.59. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.27-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890791v1</w:t>
+                <w:t xml:space="preserve">hal-02128347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dopamine and serotonin antagonist injections into the striatopallidal complex of asymptomatic MPTP-treated monkeys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Mounayar</w:t>
+                <w:t xml:space="preserve">Proactive inhibitory control of response as the default state of executive control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Criaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Jan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Epinat</w:t>
+                <w:t xml:space="preserve">Claire Wardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbd.2012.06.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02128347v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of serotonergic 1A receptor dysfunction in depression associated with Parkinson's disease</w:t>
               </w:r>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4331,753 +4331,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased dopamine release in the right anterior cingulate cortex during the performance of a sorting task: A [ 11 C]FLB 457 PET study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The paradoxical effect of warning on reaction time: Demonstrating proactive response inhibition with event-related potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulinguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Hyun Ko</w:t>
+                <w:t xml:space="preserve">Lionel Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ptito</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelrhani Benraiss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.02.031⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2009.02.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890858v1</w:t>
+                <w:t xml:space="preserve">hal-02890860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-Down Control of Saccades as Part of a Generalized Model of Proactive Inhibitory Control</w:t>
+                <w:t xml:space="preserve">Cerebral Blood Flow Changes Induced by Pedunculopontine Nucleus Stimulation in Patients With Advanced Parkinson's Disease: A [ 15 O] H 2 O PET Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo van Eimeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00717.2009⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30, pp.3901 - 3909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.20815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890883v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysfunction of the Default Mode Network in Parkinson Disease: A Functional Magnetic Resonance Imaging Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimulation of the subthalamic nucleus and impulsivity: Release your horses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo van Eimeren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres M. Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arch Neurol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (6), pp.817-824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.21795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/archneurol.2009.97⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02890843v1</w:t>
+                <w:t xml:space="preserve">hal-02128296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of the subthalamic nucleus and impulsivity: Release your horses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Ballanger</w:t>
+                <w:t xml:space="preserve">Increased dopamine release in the right anterior cingulate cortex during the performance of a sorting task: A [ 11 C]FLB 457 PET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Hyun Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ptito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oury Monchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sang Soo Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo van Eimeren</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clement Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.21795⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46, pp.516 - 521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.02.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128296v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral Blood Flow Changes Induced by Pedunculopontine Nucleus Stimulation in Patients With Advanced Parkinson's Disease: A [ 15 O] H 2 O PET Study</w:t>
+                <w:t xml:space="preserve">Top-Down Control of Saccades as Part of a Generalized Model of Proactive Inhibitory Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.20815⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (5), pp.2578-2580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00717.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890879v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradoxical effect of warning on reaction time: Demonstrating proactive response inhibition with event-related potentials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Abdelrhani Benraiss</w:t>
+                <w:t xml:space="preserve">Dysfunction of the Default Mode Network in Parkinson Disease: A Functional Magnetic Resonance Imaging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo van Eimeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oury Monchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ballanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio P Strafella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2009.02.167⟩</w:t>
+              <w:t xml:space="preserve">Arch Neurol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66, pp.877 - 883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/archneurol.2009.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02890860v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PET Functional Imaging of Deep Brain Stimulation in Movement Disorders and Psychiatry</w:t>
               </w:r>
@@ -5089,51 +5089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Jahanshahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5308,337 +5308,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globus pallidus stimulation reduces frontal hyperactivity in tardive dystonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Thobois</w:t>
+                <w:t xml:space="preserve">rCBF changes associated with PPN stimulation in a patient with Parkinson's disease: A PET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio P. Strafella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres M. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Durif</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Yan Poon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony E. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600610⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 23 (7), pp.1051-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.22055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890899v1</w:t>
+                <w:t xml:space="preserve">hal-02128276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">rCBF changes associated with PPN stimulation in a patient with Parkinson's disease: A PET study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andres M. Lozano</w:t>
+                <w:t xml:space="preserve">Globus pallidus stimulation reduces frontal hyperactivity in tardive dystonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony E. Lang</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Xie-Brustolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Damier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.22055⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (6), pp.1127-1138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02128276v1</w:t>
+                <w:t xml:space="preserve">hal-02890899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor urgency is mediated by the contralateral cerebellum in Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ballanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5792,51 +5792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (1), pp.243-252. </w:t>
@@ -5938,51 +5938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baraduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Broussolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 21 (9), pp.1490-1495. </w:t>
@@ -6215,77 +6215,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Leviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sgambato-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroreceptor Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Glasgow, Ecosse, United Kingdom. 52, pp.S174-S175, 2010, </w:t>
@@ -6504,51 +6504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cilia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Arnaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ceravolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa de Micco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci16010110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441098v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad338" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae328" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Timestit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dilly Duchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giordana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11814-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172640" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118328" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance M Meyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Beliakova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaugain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pezzoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Bath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.06.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2018.101644" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Sehlin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Syv&#228;nen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ballanger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Barthel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gn Bischof" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04426-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.01.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.08.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114106v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albares" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thobois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14447" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.07.023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNR08F6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Christopher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Lang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-150750" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Polo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.09.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115091v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-012-0166-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.03.029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ5NZVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00059" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128347v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mounayar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435TV7QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lerond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Evelyne Vallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23895" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7LCMW8C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2011.11.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-978M8DP9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Miguel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Thobois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.199323" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128300v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Strafella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo van Eimeren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Zurowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M Rusjan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2010.35" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pellecchia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis M Miyasaki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.npp2009124" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.01.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QST86X3G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hyun Ko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ptito" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oury Monchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Soo Cho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.02.031" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890883v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00717.2009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890843v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P Strafella" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.97" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128296v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres M. Lozano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hamani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21795" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890879v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20815" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890860v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benraiss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.02.167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R094X2VT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128285v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Jahanshahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.111" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887712v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xie-Brustolin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600610" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128276v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yan Poon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.22055" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q412QZDZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Broussolle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmurget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2007.141689" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-7VBWP8BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.04.049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93SWLDFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128264v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.20987" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941C0C7FDC1F1E047489A8DB7ECB7EBFC8770EE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890828v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.142" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2F8LGHX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465440v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Cilia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Arnaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ballanger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ceravolo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa de Micco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci16010110" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441098v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laurencin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awad338" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulinguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae328" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274916v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Timestit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Dilly Duchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giordana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11814-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Merida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13050843" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800390v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Criaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Poisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Metereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11172640" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050560" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gobert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118328" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204222v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance M Meyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Spay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Beliakova" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gaugain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Pezzoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370760v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Ballanger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Bath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2019.06.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322504v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dag Sehlin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Syv&#228;nen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ballanger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Barthel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gn Bischof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04426-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Meyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2018.101644" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114093v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sescousse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.01.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322365v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2019.08.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114109v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Thobois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2018.07.023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNR08F6N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114106v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albares" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Broussolle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.14447" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Christopher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony E. Lang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571297v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beaudoin-Gobert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Neumane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Epinat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2010-15.2016" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115087v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Thobois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise M&#233;t&#233;reau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Redoute" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-150750" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Duperrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv183" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115089v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Polo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2014.09.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115083v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Tremblay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sgambato-Faure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2013.03.029" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ5NZVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128303v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13311-012-0166-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128347v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mounayar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Jan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2012.06.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-435TV7QM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890791v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wardak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128305v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Klinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lerond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Evelyne Vallet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.23895" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V7LCMW8C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2011.11.008" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-978M8DP9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591165v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Miguel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane C Thobois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P Derost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lemaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2009.199323" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128300v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P. Strafella" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo van Eimeren" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Zurowski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M Rusjan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2010.35" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pellecchia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis M Miyasaki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.npp.npp2009124" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.01.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QST86X3G-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Granjon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrhani Benraiss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.02.167" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R094X2VT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890879v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres M. Lozano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Moro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Hamani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20815" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128296v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.21795" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890858v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Hyun Ko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ptito" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oury Monchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Soo Cho" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.02.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890883v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00717.2009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890843v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P Strafella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/archneurol.2009.97" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128285v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Jahanshahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jcbfm.2009.111" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887712v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xie-Brustolin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Durif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600610" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128276v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Yan Poon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.22055" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q412QZDZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890899v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128274v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baraduc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Broussolle" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Bars" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desmurget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp.2007.141689" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-7VBWP8BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128270v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.04.049" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93SWLDFT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128264v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Turner" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.20987" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/941C0C7FDC1F1E047489A8DB7ECB7EBFC8770EE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944974v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890828v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leviel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.04.142" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2F8LGHX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>