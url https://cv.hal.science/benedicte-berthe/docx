--- v1 (2026-03-26)
+++ v2 (2026-05-05)
@@ -3712,51 +3712,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 32 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>