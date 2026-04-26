--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -480,234 +480,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02517588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les recherches non thérapeutiques sur le corps humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le défi de la santé transformée par l’intelligence artificielle : rapport Villani du 5 avril 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rubrique Ethique et droit du vivant, Les Études Hospitalières, 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi du débat éthique des citoyens sur les algorithmes et l’intelligence artificielle mené par la CNIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Rubrique Ethique et droit du vivant, Les Études Hospitalières, 66, pp.194-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945866v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02936459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plaidoyer en faveur du renforcement de la responsabilité des professionnels de santé</w:t>
               </w:r>
@@ -894,165 +894,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les diagnostics anténataux, les risques du progrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, "Regards croisés sur l’embryon 40 ans après la loi Veil", sous la direction de Sophie Paricard, 28, p. 93-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles opportunités en manière de recherche dans le domaine des biotechnologies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Rubrique Ethique et droit du vivant, Les Études Hospitalières, 64, pp.220-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946729v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02936467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’opportunité du maintien du contrat médical confirmée par les dispositions de l’ordonnance n°2016-131 du 10 février 2016 portant réforme du droit des contrats, du régime général et de la preuve des obligations</w:t>
               </w:r>
@@ -1101,592 +1101,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’intimité en santé : définition, protection et projection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.28-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dignité appréhendée par le code de la santé publique » et Propos liminaires in « La dignité humaine en droit de la santé en France et en Chine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Etudes Hospitalières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Actes du colloque, sous la direction de Bénédicte Bévière-Boyer, Collection Actes et séminaires, pp.315-335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'évolution du droit de la famille et des lois de bioéthique: l'anonymat en assistance médicale à la procréation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’intimité en santé : définition, protection et projection</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubrique &amp;quot;Ethique et droit du vivant&amp;quot; : Ethique et rapport de l'homme au monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...134 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël-Jean Mazen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Rubrique Ethique et droit du vivant, Les Études Hospitalières, 59, pp.276-280</w:t>
+              <w:t xml:space="preserve">, 2016, 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946742v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Rubrique &amp;quot;Ethique et droit du vivant&amp;quot; : Ethique et rapport de l'homme au monde</w:t>
+                <w:t xml:space="preserve">hal-01489538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle initiative en faveur de la promotion au don d’organes : la proposition de loi du 15 mars 2016 envisageant une mention du choix du titulaire relatif au don sur le permis de conduire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noël-Jean Mazen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 59</w:t>
+              <w:t xml:space="preserve">, 2016, Rubrique Ethique et droit du vivant, Les Études Hospitalières, 59, pp.299-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01489538v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle initiative en faveur de la promotion au don d’organes : la proposition de loi du 15 mars 2016 envisageant une mention du choix du titulaire relatif au don sur le permis de conduire</w:t>
+                <w:t xml:space="preserve">Repenser l’humanité, un défi pour le CCNE Présentation de l’avis 6 novembre 2015 du Comité consultatif national d’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Rubrique Ethique et droit du vivant, Les Études Hospitalières, 59, pp.299-301</w:t>
+              <w:t xml:space="preserve">, 2016, Rubrique Ethique et droit du vivant, Les Études Hospitalières, 58, pp.338-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946739v1</w:t>
+                <w:t xml:space="preserve">hal-02946770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’humanité, un défi pour le CCNE Présentation de l’avis 6 novembre 2015 du Comité consultatif national d’éthique</w:t>
+                <w:t xml:space="preserve">La prise de position de l’Académie de médecine concernant l’obligation vaccinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Rubrique Ethique et droit du vivant, Les Études Hospitalières, 58, pp.338-339</w:t>
+              <w:t xml:space="preserve">, 2016, Rubrique Ethique et droit du vivant, Les Études Hospitalières, 58, pp.350-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946770v1</w:t>
+                <w:t xml:space="preserve">hal-02946779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de position de l’Académie de médecine concernant l’obligation vaccinale</w:t>
+                <w:t xml:space="preserve">Le séquençage nouvelle génération en marche : la nécessité absolue pour la France de réagir et de se positionner en tant qu’acteur concurrentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Rubrique Ethique et droit du vivant, Les Études Hospitalières, 58, pp.350-351</w:t>
+              <w:t xml:space="preserve">, 2016, Rubrique Ethique et droit du vivant, Les Études Hospitalières, 59, pp.276-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946779v1</w:t>
+                <w:t xml:space="preserve">hal-02946742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la proposition de loi de MM. A. CLAEYS et J. LEONETTI créant de nouveaux droits en faveur des malades et des personnes en fin de vie, déposée le 21 janvier 2015, adoptée en première lecture par l’Assemblée nationale le 17 mars 2015</w:t>
               </w:r>
@@ -1982,51 +1982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et droit du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Beviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël-Jean Mazen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.177-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2064,51 +2064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique et droit du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Beviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël-Jean Mazen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 51, pp.271-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3219,182 +3219,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La médecine personnalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditons ESKA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 58 (6), 2015, Actes du colloque, sous la Direction de Bénédicte Bévière-Boyer et Nadia Belrhomari, Numéro spécial Law Health &amp; Society, Series E of The French&amp; International Journal of Forensic Medicine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la fin de vie dans le domaine de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Beviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Belrhomari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEH éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 188 p., 2015, Collection Actes et séminaires, 978-2-84874-613-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEH éditions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01247522v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-02952530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des personnes dans la recherche biomédicale</w:t>
               </w:r>
@@ -3944,51 +3944,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Beviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Belrhomari, Bénédicte Bévière-Boyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de la fin de vie dans le domaine de la santé. Regards partagés entre politique, médecine, droit et éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEH éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, collection Actes et séminaires, 978-2-84874-613-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4460,51 +4460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23606775"/>
+    <w:nsid w:val="C75E1186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4691,51 +4691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-beviere-boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5466-7201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059443030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lindenmeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B&#233;vi&#232;re-Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chocron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.341.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02945720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02945866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02945884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489538v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l-Jean Mazen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946739v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946770v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946779v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Beviere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meddro.2014.02.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV9NZGSR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954847v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03105768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03106044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03106027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02955012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/le-transhumanisme-a-lere-de-la-medecine-ameliorative" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02952513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/la-dignite-humaine-en-sante-9782848746845" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belrhomari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr/edition/p/les-enjeux-de-la-fin-de-vie-dans-le-domaine-de-la-sante-9782848746135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02952530v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eska-publishing.com/index.php?id_product=7442&amp;amp;controller=product&amp;amp;id_lang=1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/R&#233;flexion_et_recherches_en_&#233;thique-68518.htm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duplan-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla K&#233;k&#233;li Maglo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bouffard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr/edition/p/aspects-legaux-et-ethiques-du-commencement-de-la-vie-9782848745879" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr/edition/p/melanges-en-l-honneur-de-gerard-memeteau-9782848745916" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Quesne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Tomczyk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-beviere-boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5466-7201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059443030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lindenmeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B&#233;vi&#232;re-Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chocron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.341.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02945720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02945866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02945884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l-Jean Mazen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Beviere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meddro.2014.02.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV9NZGSR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954847v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03105768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03106044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03106027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02955012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/le-transhumanisme-a-lere-de-la-medecine-ameliorative" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02952513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/la-dignite-humaine-en-sante-9782848746845" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02952530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eska-publishing.com/index.php?id_product=7442&amp;amp;controller=product&amp;amp;id_lang=1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belrhomari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr/edition/p/les-enjeux-de-la-fin-de-vie-dans-le-domaine-de-la-sante-9782848746135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/R&#233;flexion_et_recherches_en_&#233;thique-68518.htm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duplan-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla K&#233;k&#233;li Maglo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bouffard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr/edition/p/aspects-legaux-et-ethiques-du-commencement-de-la-vie-9782848745879" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr/edition/p/melanges-en-l-honneur-de-gerard-memeteau-9782848745916" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Quesne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Tomczyk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>