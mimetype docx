--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -825,510 +825,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décret n°2016-1537 du 16 novembre 2016 relatif à la recherche impliquant la personne humaine, si longtemps attendu, enfin arrivé !</w:t>
+                <w:t xml:space="preserve">Les diagnostics anténataux, les risques du progrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, "Regards croisés sur l’embryon 40 ans après la loi Veil", sous la direction de Sophie Paricard, 28, p. 93-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles opportunités en manière de recherche dans le domaine des biotechnologies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rubrique Ethique et droit du vivant, Les Études Hospitalières, 64, pp.220-222</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’opportunité du maintien du contrat médical confirmée par les dispositions de l’ordonnance n°2016-131 du 10 février 2016 portant réforme du droit des contrats, du régime général et de la preuve des obligations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Chronique Droit des produits de santé – Actualités de l’année 2016 sous la direction de H. Gaumont-Prat, Lextenso Éditions, 132, pp.15-16</w:t>
+              <w:t xml:space="preserve">, 2017, 48, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-02946729v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’opportunité du maintien du contrat médical confirmée par les dispositions de l’ordonnance n°2016-131 du 10 février 2016 portant réforme du droit des contrats, du régime général et de la preuve des obligations</w:t>
+                <w:t xml:space="preserve">Le décret n°2016-1537 du 16 novembre 2016 relatif à la recherche impliquant la personne humaine, si longtemps attendu, enfin arrivé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48, pp.5-15</w:t>
+              <w:t xml:space="preserve">, 2017, Chronique Droit des produits de santé – Actualités de l’année 2016 sous la direction de H. Gaumont-Prat, Lextenso Éditions, 132, pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936526v1</w:t>
+                <w:t xml:space="preserve">hal-02946736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'évolution du droit de la famille et des lois de bioéthique: l'anonymat en assistance médicale à la procréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intimité en santé : définition, protection et projection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3, pp.28-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dignité appréhendée par le code de la santé publique » et Propos liminaires in « La dignité humaine en droit de la santé en France et en Chine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Etudes Hospitalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Actes du colloque, sous la direction de Bénédicte Bévière-Boyer, Collection Actes et séminaires, pp.315-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936518v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02936521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubrique &amp;quot;Ethique et droit du vivant&amp;quot; : Ethique et rapport de l'homme au monde</w:t>
               </w:r>
@@ -2996,51 +2996,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">mare &amp; martin, 244 p., 2024, (Chaire d'excellence CNRS Normandie pour la paix), Emilie Gaillard; Nicholas Robinson; Tony Oposa, 978-2-38600-002-7</w:t>
+              <w:t xml:space="preserve">mare &amp; martin, 244 p., 2024, Chaire d'excellence CNRS Normandie pour la Paix, Tony Oposa, 978-2-38600-002-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3101,56 +3101,56 @@
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 422 p., 2024, Chaire d'excellence CNRS Normandie pour la Paix, Emilie GAILLARD; Nicholas ROBINSON; Tony OPOSA, 978-2-84934-832-1</w:t>
+                <w:t xml:space="preserve">mare &amp; martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 422 p., 2024, Chaire d'excellence CNRS Normandie pour la Paix, Tony Oposa, 978-2-84934-832-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04403611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3633,391 +3633,391 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation médicale : de la complémentarité de la pratique médicale, du droit et de l’éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bruno Py; François Vialla; Julie Leonhard. </w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Beviere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Leonhard; Bruno Py; François Vialla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Gérard Mémeteau. Droit médical et éthique médicale : regards contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEH éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, collection Mélanges, 9782848745916</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Beviere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nadia Belrhomari, Bénédicte Bévière-Boyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les enjeux de la fin de vie dans le domaine de la santé. Regards partagés entre politique, médecine, droit et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LEH éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, collection Actes et séminaires, 978-2-84874-613-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation médicale : de la complémentarité de la pratique médicale, du droit et de l’éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Bévière-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Py; François Vialla; Julie Leonhard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Gérard Mémeteau. Droit médical et éthique médicale : regards contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, I, LEH Édition, pp.45-54, 2015, Collection Mélanges, 978-2-84874-591-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux individuels, familiaux, sociétaux et juridiques du diagnostic préimplantatoire – Perspectives françaises et québécoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Beviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duplan-Laferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Kékéli Maglo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Duguet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects légaux et éthiques du commencement de la vie. VIIIe Forum des jeunes chercheurs - Conférence internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEH éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.356, 2015, 9782848745879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247584v1</w:t>
-              </w:r>
-[...170 lines deleted...]
-                <w:t xml:space="preserve">halshs-01247722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les juges garants des principes du Code civil français relatifs au respect du corps humain au service du droit de la santé</w:t>
               </w:r>
@@ -4460,51 +4460,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C75E1186"/>
+    <w:nsid w:val="297B4E8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4691,51 +4691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-beviere-boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5466-7201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059443030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lindenmeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B&#233;vi&#232;re-Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chocron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.341.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02945720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02945866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02945884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946736v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936518v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936521v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l-Jean Mazen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Beviere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meddro.2014.02.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV9NZGSR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954847v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03105768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03106044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03106027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02955012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/le-transhumanisme-a-lere-de-la-medecine-ameliorative" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02952513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/la-dignite-humaine-en-sante-9782848746845" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02952530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eska-publishing.com/index.php?id_product=7442&amp;amp;controller=product&amp;amp;id_lang=1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belrhomari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr/edition/p/les-enjeux-de-la-fin-de-vie-dans-le-domaine-de-la-sante-9782848746135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/R&#233;flexion_et_recherches_en_&#233;thique-68518.htm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936629v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247584v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duplan-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla K&#233;k&#233;li Maglo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bouffard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr/edition/p/aspects-legaux-et-ethiques-du-commencement-de-la-vie-9782848745879" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr/edition/p/melanges-en-l-honneur-de-gerard-memeteau-9782848745916" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Quesne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Tomczyk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-beviere-boyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5466-7201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059443030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404277v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lindenmeyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B&#233;vi&#232;re-Boyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Chocron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanita Andonova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.341.0091" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02874884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02517588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02945720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02945866v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936510v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02945884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936467v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936521v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01489538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l-Jean Mazen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946739v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946770v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02946920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Beviere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meddro.2014.02.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV9NZGSR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086443v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086435v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00612319v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954855v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954847v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954866v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02954877v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03105768v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03106044v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03106027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02955012v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247753v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cayol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/le-transhumanisme-a-lere-de-la-medecine-ameliorative" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02952513v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leh.fr/edition/p/la-dignite-humaine-en-sante-9782848746845" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02952530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eska-publishing.com/index.php?id_product=7442&amp;amp;controller=product&amp;amp;id_lang=1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belrhomari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr/edition/p/les-enjeux-de-la-fin-de-vie-dans-le-domaine-de-la-sante-9782848746135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dalloz-bibliotheque.fr/bibliotheque/R&#233;flexion_et_recherches_en_&#233;thique-68518.htm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502779v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247664v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr/edition/p/melanges-en-l-honneur-de-gerard-memeteau-9782848745916" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247722v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02936629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247584v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duplan-Laferri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla K&#233;k&#233;li Maglo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bouffard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.leh.fr/edition/p/aspects-legaux-et-ethiques-du-commencement-de-la-vie-9782848745879" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086425v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00592440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Quesne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Tomczyk" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>