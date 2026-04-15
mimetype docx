--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -247,213 +247,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est possible d’être luddite, ou quoi ?</w:t>
+                <w:t xml:space="preserve">Introduction: Pastoral Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pynchon</w:t>
+                <w:t xml:space="preserve">Charles Holdefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pughe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Incise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529834v1</w:t>
+                <w:t xml:space="preserve">hal-02528103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Pastoral Sounds</w:t>
+                <w:t xml:space="preserve">C’est possible d’être luddite, ou quoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pughe</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pynchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Incise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528103v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound as Environment in Tom Konyves’ Urban Pastorals</w:t>
               </w:r>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour du roi Ludd ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pynchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -958,77 +958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poetics and politics of place in pastoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pughe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Holdefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 285 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1555,51 +1555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chorier-Fryd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.15932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525871v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529834v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pynchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Holdefer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pughe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5680" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5717" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Konyves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio d'Alfonso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dussol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greges.net/rubrique.php3?id_rubrique=94" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01110846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chamerois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr/index.php/thomas-pynchon.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36564-6_17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chorier-Fryd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.15932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525871v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Holdefer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pughe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5680" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pynchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5717" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Konyves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio d'Alfonso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dussol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greges.net/rubrique.php3?id_rubrique=94" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01110846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chamerois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr/index.php/thomas-pynchon.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36564-6_17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>