--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -247,291 +247,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Pastoral Sounds</w:t>
+                <w:t xml:space="preserve">Sound as Environment in Tom Konyves’ Urban Pastorals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pughe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/erea.5680⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Pastoral Sounds. III.Poetry, Fiction, Film, 14.2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528103v1</w:t>
+                <w:t xml:space="preserve">hal-02528065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est possible d’être luddite, ou quoi ?</w:t>
+                <w:t xml:space="preserve">Introduction: Pastoral Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Pynchon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Holdefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pughe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Incise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.5680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529834v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound as Environment in Tom Konyves’ Urban Pastorals</w:t>
+                <w:t xml:space="preserve">C’est possible d’être luddite, ou quoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pynchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Incise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528065v1</w:t>
+                <w:t xml:space="preserve">hal-02529834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">At the century mark (messages celebrating the 100th issue of the journal)</w:t>
               </w:r>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour du roi Ludd ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pynchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -750,285 +750,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vingt poèmes</w:t>
+                <w:t xml:space="preserve">Les Vies d'un esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Konyves</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Howe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio d'Alfonso</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Asylum, 2017</w:t>
+                <w:t xml:space="preserve">Grèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528192v1</w:t>
+                <w:t xml:space="preserve">hal-02528136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Vies d'un esprit</w:t>
+                <w:t xml:space="preserve">vingt poèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Konyves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio d'Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Howe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vincent Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grèges</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+                <w:t xml:space="preserve">Nicolas Carras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Asylum, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528136v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poetics and politics of place in pastoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pughe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Chorier-Fryd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Holdefer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, 285 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1555,51 +1555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chorier-Fryd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.15932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525871v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Holdefer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pughe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5680" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pynchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528065v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5717" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Konyves" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio d'Alfonso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dussol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greges.net/rubrique.php3?id_rubrique=94" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01110846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chamerois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr/index.php/thomas-pynchon.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36564-6_17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Chorier-Fryd" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.15932" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525871v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528065v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5717" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528103v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Holdefer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pughe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5680" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pynchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yc Grandjeat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Granger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guerlain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gc Guilbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaumaud-Pujol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Howe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.greges.net/rubrique.php3?id_rubrique=94" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528192v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Konyves" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio d'Alfonso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dussol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carras" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740552v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01110846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chamerois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulm.fr/index.php/thomas-pynchon.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526018v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36564-6_17" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>