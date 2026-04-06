--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2925,169 +2925,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lyrique érotique et lyrique politique dans le Carm. 4.1 d'Horace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Delignon; N. Le Meur; O. Thévenaz (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le poète lyrique dans la cité antique : les Odes d'Horace au miroir de la lyrique grecque archaïque,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERGR, pp.263-274, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La passion amoureuse et le modèle élégiaque dans les Odes érotiques d'Horace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I. Boehm, J.L. Ferrary, S. Franchet d'Espèrey (éd.), L'Homme et ses passions, Actes du XVIIe Congrès de l'Association Guillaume Budé, Lyon, 26-30 août 2013, Les Belles Lettres, Paris, p. 375-387</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742301v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01742302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Prince et les bonnes mœurs : la restauration du mos maiorum dans les Odes érotiques d'Horace</w:t>
               </w:r>
@@ -3494,234 +3494,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les maximes tragiques dans la comédie : enjeux intergénériques d'un transfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C. Mauduit, P. Paré-Rey (éd.), Les maximes théâtrales en Grèce et à Rome : transferts, réécritures, remploi, actes du colloque organisé à l'Université Lyon 3 et à l'ENS-LSH les 11, 12 et 13 juin 2009, CERGR, Lyon, p. 119-139</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structure du Rudens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B. Delignon, S. Luciani, P. Paré-Rey (éd.), Une journée à Cyrène, Cahiers du Gita 18, Presses Universitaires de la Méditerranée, Montpellier, p. 23-40. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recusatio dans l'églogue 6 de Virgile : intertextualité et auctorialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Baratin, C. Lévy, R. Utard, A. Videau (éd.), Stylus : la parole dans ses formes. Mélanges Jacqueline Dangel, Garnier, Paris, p. 561-580. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742311v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-01742309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’irrévérence du satiriste : de la morale à la politique</w:t>
               </w:r>
@@ -4104,51 +4104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231788v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.176.0.2020785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.174.0.2012917" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2006.2205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.170.0.519030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Casanova-Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Marculescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12632-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Meur-Weissman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/une-journee-a-cyrene.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24277/978-85-7506-371-2.189-211" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742301v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231788v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.176.0.2020785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.174.0.2012917" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2006.2205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.170.0.519030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Casanova-Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Marculescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12632-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Meur-Weissman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/une-journee-a-cyrene.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24277/978-85-7506-371-2.189-211" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>