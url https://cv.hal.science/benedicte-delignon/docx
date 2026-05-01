--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2787,165 +2787,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les singularités lexicales du poème : un défi aux traducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michèle Rosellini, Philippe Chométy (éd.), Traduire Lucrèce : pour une histoire de la réception française du De rerum natura (XVIe-XVIIIe siècles), Paris, H. Champion, p. 155-163</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La référence philosophique dans la poésie parénétique d'Horace : l'exemple d'Aristippe (Serm. II, 3 et Epist. I, 17)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E. Gavoille, F. Guillaumont (éd.), Conseiller, diriger par lettre, Tours, Presses Universitaires François Rabelais, p. 221-236 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742245v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01742243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyrique érotique et lyrique politique dans le Carm. 4.1 d'Horace</w:t>
               </w:r>
@@ -3494,234 +3494,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recusatio dans l'églogue 6 de Virgile : intertextualité et auctorialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M. Baratin, C. Lévy, R. Utard, A. Videau (éd.), Stylus : la parole dans ses formes. Mélanges Jacqueline Dangel, Garnier, Paris, p. 561-580. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les maximes tragiques dans la comédie : enjeux intergénériques d'un transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Mauduit, P. Paré-Rey (éd.), Les maximes théâtrales en Grèce et à Rome : transferts, réécritures, remploi, actes du colloque organisé à l'Université Lyon 3 et à l'ENS-LSH les 11, 12 et 13 juin 2009, CERGR, Lyon, p. 119-139</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure du Rudens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Delignon, S. Luciani, P. Paré-Rey (éd.), Une journée à Cyrène, Cahiers du Gita 18, Presses Universitaires de la Méditerranée, Montpellier, p. 23-40. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742309v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01742311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’irrévérence du satiriste : de la morale à la politique</w:t>
               </w:r>
@@ -4104,51 +4104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231788v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.176.0.2020785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.174.0.2012917" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2006.2205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.170.0.519030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Casanova-Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Marculescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12632-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Meur-Weissman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/une-journee-a-cyrene.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24277/978-85-7506-371-2.189-211" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742245v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742243v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742310v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231788v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.176.0.2020785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.174.0.2012917" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2006.2205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.170.0.519030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Casanova-Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Marculescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12632-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Meur-Weissman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/une-journee-a-cyrene.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24277/978-85-7506-371-2.189-211" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>