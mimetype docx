--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -2718,165 +2718,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les singularités lexicales du poème : un défi aux traducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michèle Rosellini, Philippe Chométy (éd.), Traduire Lucrèce : pour une histoire de la réception française du De rerum natura (XVIe-XVIIIe siècles), Paris, H. Champion, p. 155-163</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01742243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dîner avec Mécène : vie privée et vie publique dans les Satires et dans les Odes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Line Cottegnies, Nathalie Dauvois, Bénédicte Delignon (dir.), L'Invention de la vie privée et le modèle d'Horace, Paris, Garnier, p. 77-90</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01742298v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01742243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La référence philosophique dans la poésie parénétique d'Horace : l'exemple d'Aristippe (Serm. II, 3 et Epist. I, 17)</w:t>
               </w:r>
@@ -4104,51 +4104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231788v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.176.0.2020785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.174.0.2012917" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2006.2205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.170.0.519030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Casanova-Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Marculescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12632-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Meur-Weissman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/une-journee-a-cyrene.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24277/978-85-7506-371-2.189-211" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742243v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231788v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231785v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408127v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/viatica2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742318v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739865v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492117v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434941v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.176.0.2020785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.174.0.2012917" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434940v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bude.2006.2205" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434519v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/vl.170.0.519030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Th&#233;venaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03867193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Casanova-Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loriol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaranda Marculescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12632-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Cottegnies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Meur-Weissman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Luciani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Par&#233;-Rey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/default/une-journee-a-cyrene.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00434513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824488v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408126v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24277/978-85-7506-371-2.189-211" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742243v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742298v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742299v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742304v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742306v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Cl&#233;ment-Tarantino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742305v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742307v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742310v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01742309v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236359v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492111v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.30476" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236357v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>