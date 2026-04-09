--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1455,51 +1455,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E0B4B4F"/>
+    <w:nsid w:val="7B821AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>