--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -132,1262 +132,1396 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila Alms1 proteins regulate centriolar cartwheel assembly by enabling Plk4-Ana2 amplification loop</w:t>
+                <w:t xml:space="preserve">Expansion Microscopy: High-Resolution Fluorescent Imaging with a Conventional Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Brunet</w:t>
+                <w:t xml:space="preserve">Perrine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Thomas</w:t>
+                <w:t xml:space="preserve">Léo Krüttli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-André Lapart</w:t>
+                <w:t xml:space="preserve">Mélanie Bonhivers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Krüttli</w:t>
+                <w:t xml:space="preserve">Loïc Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Laporte</w:t>
+                <w:t xml:space="preserve">Bénédicte Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44 (8), pp.2366-2395. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44318-025-00382-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/68595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406774v1</w:t>
+                <w:t xml:space="preserve">hal-05604515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila transition fibers are essential for IFT-dependent ciliary elongation but not basal body docking and ciliary budding</w:t>
+                <w:t xml:space="preserve">Drosophila Alms1 proteins regulate centriolar cartwheel assembly by enabling Plk4-Ana2 amplification loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanan Hou</w:t>
+                <w:t xml:space="preserve">Marine Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shirui Zheng</w:t>
+                <w:t xml:space="preserve">Joëlle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhimao Wu</w:t>
+                <w:t xml:space="preserve">Jean-André Lapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Krüttli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Augière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Morel</w:t>
+                <w:t xml:space="preserve">Marine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.12.046⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (8), pp.2366-2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44318-025-00382-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308692v1</w:t>
+                <w:t xml:space="preserve">hal-05406774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila Nesprin-1 Isoforms Differentially Contribute to Muscle Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drosophila transition fibers are essential for IFT-dependent ciliary elongation but not basal body docking and ciliary budding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanan Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Rey</w:t>
+                <w:t xml:space="preserve">Shirui Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Schaeffer</w:t>
+                <w:t xml:space="preserve">Zhimao Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Durand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Céline Augière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10113061⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (4), pp.727-736.e6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.12.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451824v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of RFX transcription factors 1, 2 and 3 in motile ciliogenesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drosophila Nesprin-1 Isoforms Differentially Contribute to Muscle Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Paschaki</w:t>
+                <w:t xml:space="preserve">Alexandre Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa625⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (11), pp.3061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells10113061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883974v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of RFX transcription factors 1, 2 and 3 in motile ciliogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lemeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Paschaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duteyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 48, pp.9019 - 9036. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2020, 48 (16), pp.9019-9036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkaa625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884343v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">salto/CG13164 is required for sperm head morphogenesis in Drosophila</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Interplay of RFX transcription factors 1, 2 and 3 in motile ciliogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lemeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Paschaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Morlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duteyrat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (5), pp.636-645. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48, pp.9019 - 9036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1091/mbc.E18-07-0429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883949v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dzip1 and Fam92 form a ciliary transition zone complex with cell type specific roles in Drosophila</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">salto/CG13164 is required for sperm head morphogenesis in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-André Lapart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duteyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Cortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Augière</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.49307⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (5), pp.636-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E18-07-0429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408620v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered GLI3 and FGF8 signaling underlies acrocallosal syndrome phenotypes in&amp;lt;i&amp;gt;Kif7&amp;lt;/i&amp;gt;depleted mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurette Morlé</w:t>
+                <w:t xml:space="preserve">Dzip1 and Fam92 form a ciliary transition zone complex with cell type specific roles in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-André Lapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gottardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Cortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Maire</w:t>
+                <w:t xml:space="preserve">Jean-Luc Duteyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Augière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.e49307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.49307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hmg/ddy392⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05123058v1</w:t>
+                <w:t xml:space="preserve">hal-02408620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Altered GLI3 and FGF8 signaling underlies acrocallosal syndrome phenotypes in&amp;lt;i&amp;gt;Kif7&amp;lt;/i&amp;gt;depleted mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Putoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Paschaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurette Morlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Molecular Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.877-887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hmg/ddy392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transcriptional control of genes involved in ciliogenesis: a first step in making cilia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Morlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Soulavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laurençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 102 (9), pp.499-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BC20100035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1455,51 +1589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B821AE8"/>
+    <w:nsid w:val="BBB1867F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1686,51 +1820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8530-0613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406774v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Lapart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kr&#252;ttli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-025-00382-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308692v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Hou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirui Zheng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimao Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Augi&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.12.046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451824v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113061" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883974v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemeille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paschaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Morl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884343v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cortier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Maire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E18-07-0429" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408620v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gottardo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.49307" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy392" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulavie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sagnol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8530-0613" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05604515v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Herv&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Kr&#252;ttli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bonhivers" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/68595" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406774v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Brunet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thomas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Lapart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-025-00382-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Hou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirui Zheng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhimao Wu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Augi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.12.046" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451824v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schaeffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10113061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemeille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Paschaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Morl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duteyrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa625" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Cortier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Maire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E18-07-0429" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02408620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gottardo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.49307" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Putoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddy392" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soulavie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sagnol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100035" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>