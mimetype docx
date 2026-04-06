--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1704,295 +1704,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02485572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Profiling of Body Fluids in Mouse Models Demonstrates that Nuclear Magnetic Resonance Is a Putative Diagnostic Tool for the Presence of Thyroid Hormone Receptor α1 Mutations</w:t>
+                <w:t xml:space="preserve">Metabolic Phenotyping of Adipose-Derived Stem Cells Reveals a Unique Signature and Intrinsic Differences between Fat Pads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Boumaza</w:t>
+                <w:t xml:space="preserve">C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+                <w:t xml:space="preserve">B. Panthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Busi</w:t>
+                <w:t xml:space="preserve">D. Naville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles J.P. Rautureau</w:t>
+                <w:t xml:space="preserve">S. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gauthier</w:t>
+                <w:t xml:space="preserve">C. Pinteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (9), pp.1327-1335. </w:t>
+              <w:t xml:space="preserve">Stem Cells International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.9323864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/thy.2018.0730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/9323864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983685v1</w:t>
+                <w:t xml:space="preserve">hal-02195229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Phenotyping of Adipose-Derived Stem Cells Reveals a Unique Signature and Intrinsic Differences between Fat Pads</w:t>
+                <w:t xml:space="preserve">Metabolomic Profiling of Body Fluids in Mouse Models Demonstrates that Nuclear Magnetic Resonance Is a Putative Diagnostic Tool for the Presence of Thyroid Hormone Receptor α1 Mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lefevre</w:t>
+                <w:t xml:space="preserve">Houda Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Panthu</w:t>
+                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Naville</w:t>
+                <w:t xml:space="preserve">Baptiste Busi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guibert</w:t>
+                <w:t xml:space="preserve">Gilles J.P. Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pinteur</w:t>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.9323864. </w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.1327-1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/9323864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/thy.2018.0730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195229v1</w:t>
+                <w:t xml:space="preserve">hal-02983685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of Escherichia coli and Shigella spp. by Nuclear Magnetic Resonance Based Metabolomic Characterization of Culture Media</w:t>
               </w:r>
@@ -3044,295 +3044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiles of hepatocellular carcinoma in a European prospective cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Fages</w:t>
+                <w:t xml:space="preserve">A serum metabolomic fingerprint of bevacizumab and temsirolimus combination as first-line treatment of metastatic renal cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talita Duarte-Salles</w:t>
+                <w:t xml:space="preserve">Ellen Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Stepien</w:t>
+                <w:t xml:space="preserve">Sylvie Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Ferrari</w:t>
+                <w:t xml:space="preserve">Bernard Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Fedirko</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (242), </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (8), pp.1148-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12916-015-0462-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2015.322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234339v1</w:t>
+                <w:t xml:space="preserve">hal-01234309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serum metabolomic fingerprint of bevacizumab and temsirolimus combination as first-line treatment of metastatic renal cell carcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jobard</w:t>
+                <w:t xml:space="preserve">Metabolomic profiles of hepatocellular carcinoma in a European prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Blanc</w:t>
+                <w:t xml:space="preserve">Talita Duarte-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Négrier</w:t>
+                <w:t xml:space="preserve">Magdalena Stepien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Escudier</w:t>
+                <w:t xml:space="preserve">Pietro Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
+                <w:t xml:space="preserve">Veronika Fedirko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 113 (8), pp.1148-1157. </w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (242), </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bjc.2015.322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12916-015-0462-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234309v1</w:t>
+                <w:t xml:space="preserve">hal-01234339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycolysis-mediated changes in acetyl-CoA and histone acetylation control the early differentiation of embryonic stem cells</w:t>
               </w:r>
@@ -3504,51 +3504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Vineis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chadeau-Hyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Stepien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-11. </w:t>
@@ -3580,575 +3580,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics Analysis Uncovers That Dietary Restriction Buffers Metabolic Changes Associated with Aging in Caenorhabditis elegans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+                <w:t xml:space="preserve">Investigating sources of variability in metabolomic data in the EPIC study: the Principal Component Partial R-square (PC-PR2) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mouchiroud</w:t>
+                <w:t xml:space="preserve">Stefano Monni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dossus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Molin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dallière</w:t>
+                <w:t xml:space="preserve">Anna Floegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr5000686⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0647-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01071698v1</w:t>
+                <w:t xml:space="preserve">hal-00977571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of transcription factor E4F1 in hepatocarcinoma cells: HBV-dependent effects on autophagy, proliferation and metabolism.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic expressivity of human genetic variants: NMR metabotyping of MEN1 pathogenic mutants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yayun Dai</w:t>
+                <w:t xml:space="preserve">Cécile Vercherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Cros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+                <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günther K Bonn</w:t>
+                <w:t xml:space="preserve">Mathilde Bayet-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 35 (3), pp.635-650. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93, pp.118-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgt353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2013.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977528v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating sources of variability in metabolomic data in the EPIC study: the Principal Component Partial R-square (PC-PR2) method</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downregulation of transcription factor E4F1 in hepatocarcinoma cells: HBV-dependent effects on autophagy, proliferation and metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Floegel</w:t>
+                <w:t xml:space="preserve">Yayun Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther K Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0647-9⟩</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (3), pp.635-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgt353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977571v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic expressivity of human genetic variants: NMR metabotyping of MEN1 pathogenic mutants.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Lopez</w:t>
+                <w:t xml:space="preserve">Metabolomics Analysis Uncovers That Dietary Restriction Buffers Metabolic Changes Associated with Aging in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vercherat</w:t>
+                <w:t xml:space="preserve">Laurent Mouchiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
+                <w:t xml:space="preserve">Laurent Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bayet-Robert</w:t>
+                <w:t xml:space="preserve">Adeline Mergoud-Dit-Lamarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2013.09.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (6), pp.2910-2919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr5000686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01071641v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A serum nuclear magnetic resonance-based metabolomic signature of advanced metastatic human breast cancer.</w:t>
               </w:r>
@@ -4160,51 +4160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,51 +4306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaonan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5530,307 +5530,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Microscopy and Spectroscopy of Lanthanide Bioprobes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pompidor</w:t>
+                <w:t xml:space="preserve">Metabotyping of Caenorhabditis elegans reveals latent phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giacomotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200700375⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (50), pp.19808-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0707393104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320785v1</w:t>
+                <w:t xml:space="preserve">hal-00294039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabotyping of Caenorhabditis elegans reveals latent phenotypes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Giacomotto</w:t>
+                <w:t xml:space="preserve">Two-Photon Microscopy and Spectroscopy of Lanthanide Bioprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Toulhoat</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vicat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (14), pp.2125-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200700375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0707393104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00294039v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving Structures from Powders by NMR Crystallography Using Combined Proton Spin Diffusion and Plane Wave DFT Calculations</w:t>
               </w:r>
@@ -6456,302 +6456,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Proton−Proton Proximities in the Solid State: High-Resolution Two-Dimensional 1 H− 1 H Double-Quantum CRAMPS NMR Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct spectral optimisation of proton–proton homonuclear dipolar decoupling in solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven S Brown</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 126 (41), pp.13230 - 13231. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 398 (4-6), pp.532 - 538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja045461p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.09.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907015v1</w:t>
+                <w:t xml:space="preserve">hal-01906946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct spectral optimisation of proton–proton homonuclear dipolar decoupling in solid-state NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Proton−Proton Proximities in the Solid State: High-Resolution Two-Dimensional 1 H− 1 H Double-Quantum CRAMPS NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven S Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 398 (4-6), pp.532 - 538. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126 (41), pp.13230 - 13231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.09.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja045461p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906946v1</w:t>
+                <w:t xml:space="preserve">hal-01907015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heteronuclear decoupling through proton spin dynamics in solid-state nuclear magnetic resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7091,73 +7091,85 @@
               <w:t xml:space="preserve">International Liver Congress / 54th Annual Meeting of the European-Association-for-the-Study-of-the-Liver (EASL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienna, Austria. pp.e523, </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0618-8278(19)31035-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of urine metabolomic profiles in newborns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Scalabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7179,146 +7191,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Mure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF - Réseau Francophone de Métabolomique et Fluxomique May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR investigation of targeted therapy effects on the host metabolism for HER-2 positive breast cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Trédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7333,784 +7345,784 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RFMF - Réseau Francophone de Métabolomique et Fluxomique May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Joint French-Portuguese NMR conference &amp; XXVII GERM conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lisbon, Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCV infection reprograms the hepatic glucose and glutamine metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Michelet</w:t>
+                <w:t xml:space="preserve">Pharmaco-metabonomic investigation of acetaminophen toxicity on rat primary hepatocytes in microfluidic biochips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bayet-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Parent</w:t>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Liver Congress™ 2013 - 48th annual meeting of the European Association for the Study of the Liver (EASL).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">7e Journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859842v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaco-metabonomic investigation of acetaminophen toxicity on rat primary hepatocytes in microfluidic biochips</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
+                <w:t xml:space="preserve">HCV infection reprograms the hepatic glucose and glutamine metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+                <w:t xml:space="preserve">A. Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">International Liver Congress™ 2013 - 48th annual meeting of the European Association for the Study of the Liver (EASL).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980023v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NMR metabonomic approach to explore early biomarkers of hepatocellular carcinoma in the european prospective investigation into cancer and nutrition (EPIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Fedirko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Liver Congress™ 2013 - 48th annual meeting of the European Association for the Study of the Liver (EASL).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical recoupling of variables for the identification of candidate biomarkers and perturbed metabolic networks. Application to whole organism NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vercherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution NMR metabonomics: revealing metabolic fingerprints from whole organisms to biofluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème réunion des utilisateurs du TGIR RMN très hauts champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00978960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of bacterial diet in caenorhabditis elegans NMR metabolic profiling studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Gieseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8120,100 +8132,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR Pulse Sequences for Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hector C. Keun. Royal Society of Chemistry, pp.22-38, 2018, NMR-based Metabolomics, 978-1-84973-643-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/9781782627937-00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8223,51 +8235,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for the differentiation of Escherichia Coli and Shigella bacteria by means of NMR spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8276,94 +8288,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Palama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rautureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO/2016/198789. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8373,163 +8385,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Investigation of the Mycoplasmas from the Swine Respiratory Tract</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana G Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franciele Maboni Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheila G Mucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony L Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie E Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France. JOBIM, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-016-2644-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8539,138 +8551,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Projection NMR Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Graham A. Webb. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reports on NMR Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier academic press inc, pp.55-102, 2013, 978-0-12-405183-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-404716-7.00002-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId326"/>
+      <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8817,51 +8829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Ali Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jourdain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Pero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw6328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ijurko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Romo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garc&#237;a-Calvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Sardina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;nchez-Bernal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.10.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shancy Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Tokarska-Schlattner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zeaiter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Attia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11051030" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dossus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fornili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-021-01304-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Mili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Madec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02764-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02464528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Lucas-Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nishiyama" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10020054" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Balcerczyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186843" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02485572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reut Bruck-Haimson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Moussaieff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58377-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boumaza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.P. Rautureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2018.0730" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panthu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guibert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinteur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9323864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony L Palama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chatellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schlattner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.7b00280" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M. Vigneron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahier A&#239;t-Oukhatar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18784" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demede" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00421" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele M. Siqueira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G. Mucha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2644-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355480v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#232;pe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fotiadu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc03810c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Canard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN00393A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569309v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Postoly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17122035" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Duarte-Salles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Stepien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Fedirko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0462-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;grier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gravis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2015.322" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kitsberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Cohen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahl Levy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.02.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Assi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gev045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071698v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mergoud-Dit-Lamarche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalli&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr5000686" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayun Dai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther K Bonn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgt353" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977571v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Monni" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floegel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0647-9" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071641v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.09.029" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZQJX2K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2013.09.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPB59CSQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Solari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac501208z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915649v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7296-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3FJHL4G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Shintu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Elena-Herrmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Blaise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giacomotto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Triba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulhoat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425221v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Blaise" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulhoat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr900012d" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elena" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emsley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vicat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700375" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXS9CXHS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294039v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707393104" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pickard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salager" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071829h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XTL03RK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906879v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mifsud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b605227d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19F3A4DED69864568171124C6916F5743623F1A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906209v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062353p" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXMC58NJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051208t" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJ5XSQC5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314366v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steuernagel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054411x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907015v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S Brown" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja045461p" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BW12DBM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.122" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPS817MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1773155" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04982407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387598v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0618-8278(19)31035-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mure" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575749v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576963v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859842v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parent" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859827v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978960v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980041v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Gieseler" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324338v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782627937-00022" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Palama" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394118v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G Ferrarini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Maboni Siqueira" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G Mucha" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E Jobard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867696v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Herrmann" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-404716-7.00002-X" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Ali Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jourdain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Pero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw6328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ijurko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Romo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garc&#237;a-Calvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Sardina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;nchez-Bernal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.10.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shancy Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Tokarska-Schlattner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zeaiter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Attia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11051030" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dossus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fornili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-021-01304-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Mili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Madec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02764-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02464528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Lucas-Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nishiyama" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10020054" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Balcerczyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186843" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02485572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reut Bruck-Haimson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Moussaieff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58377-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panthu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinteur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9323864" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boumaza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.P. Rautureau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2018.0730" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony L Palama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chatellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schlattner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.7b00280" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M. Vigneron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahier A&#239;t-Oukhatar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18784" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demede" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00421" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele M. Siqueira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G. Mucha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2644-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355480v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#232;pe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fotiadu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc03810c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Canard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN00393A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569309v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Postoly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17122035" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Blanc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;grier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gravis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2015.322" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Duarte-Salles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Stepien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Fedirko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0462-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kitsberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Cohen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahl Levy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.02.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Assi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gev045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Monni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floegel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0647-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.09.029" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZQJX2K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayun Dai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther K Bonn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgt353" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mergoud-Dit-Lamarche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalli&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr5000686" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2013.09.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPB59CSQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Solari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac501208z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915649v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7296-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3FJHL4G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Shintu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Elena-Herrmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Blaise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giacomotto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Triba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulhoat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425221v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Blaise" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulhoat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr900012d" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elena" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emsley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294039v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707393104" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vicat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700375" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXS9CXHS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pickard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salager" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071829h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XTL03RK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906879v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mifsud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b605227d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19F3A4DED69864568171124C6916F5743623F1A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906209v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062353p" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXMC58NJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051208t" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJ5XSQC5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314366v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steuernagel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054411x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.122" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPS817MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S Brown" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja045461p" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BW12DBM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1773155" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04982407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387598v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0618-8278(19)31035-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3X3DZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575756v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576963v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859842v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859827v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978960v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Gieseler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324338v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782627937-00022" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577412v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Palama" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394118v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G Ferrarini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Maboni Siqueira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G Mucha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E Jobard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Herrmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-404716-7.00002-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>