--- v1 (2026-04-06)
+++ v2 (2026-04-28)
@@ -1704,295 +1704,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02485572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Phenotyping of Adipose-Derived Stem Cells Reveals a Unique Signature and Intrinsic Differences between Fat Pads</w:t>
+                <w:t xml:space="preserve">Metabolomic Profiling of Body Fluids in Mouse Models Demonstrates that Nuclear Magnetic Resonance Is a Putative Diagnostic Tool for the Presence of Thyroid Hormone Receptor α1 Mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lefevre</w:t>
+                <w:t xml:space="preserve">Houda Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Panthu</w:t>
+                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Naville</w:t>
+                <w:t xml:space="preserve">Baptiste Busi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guibert</w:t>
+                <w:t xml:space="preserve">Gilles J.P. Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pinteur</w:t>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.9323864. </w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.1327-1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/9323864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/thy.2018.0730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195229v1</w:t>
+                <w:t xml:space="preserve">hal-02983685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Profiling of Body Fluids in Mouse Models Demonstrates that Nuclear Magnetic Resonance Is a Putative Diagnostic Tool for the Presence of Thyroid Hormone Receptor α1 Mutations</w:t>
+                <w:t xml:space="preserve">Metabolic Phenotyping of Adipose-Derived Stem Cells Reveals a Unique Signature and Intrinsic Differences between Fat Pads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Boumaza</w:t>
+                <w:t xml:space="preserve">C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+                <w:t xml:space="preserve">B. Panthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Busi</w:t>
+                <w:t xml:space="preserve">D. Naville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles J.P. Rautureau</w:t>
+                <w:t xml:space="preserve">S. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gauthier</w:t>
+                <w:t xml:space="preserve">C. Pinteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (9), pp.1327-1335. </w:t>
+              <w:t xml:space="preserve">Stem Cells International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.9323864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/thy.2018.0730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/9323864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983685v1</w:t>
+                <w:t xml:space="preserve">hal-02195229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of Escherichia coli and Shigella spp. by Nuclear Magnetic Resonance Based Metabolomic Characterization of Culture Media</w:t>
               </w:r>
@@ -2508,563 +2508,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the virulence of swine respiratory tract mycoplasmas through genome-scale metabolic modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Systematic Evaluation of Blood Serum and Plasma Pre-Analytics for Metabolomics Cohort Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
+                <w:t xml:space="preserve">Olivier Trédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franciele M. Siqueira</w:t>
+                <w:t xml:space="preserve">Déborah Postoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheila G. Mucha</w:t>
+                <w:t xml:space="preserve">Fabrice André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Lionel Palama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jobard</w:t>
+                <w:t xml:space="preserve">Anne-Laure Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.353. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (12), pp. Article number: 2035 </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-016-2644-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms17122035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315893v1</w:t>
+                <w:t xml:space="preserve">hal-01569309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure elucidation of a complex CO2-based organic framework material by NMR crystallography</w:t>
+                <w:t xml:space="preserve">Insights on the virulence of swine respiratory tract mycoplasmas through genome-scale metabolic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Leclaire</w:t>
+                <w:t xml:space="preserve">Mariana G. Ferrarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Poisson</w:t>
+                <w:t xml:space="preserve">Franciele M. Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
+                <w:t xml:space="preserve">Scheila G. Mucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Pèpe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fotiadu</w:t>
+                <w:t xml:space="preserve">Tony Lionel Palama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5sc03810c⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2644-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01355480v1</w:t>
+                <w:t xml:space="preserve">hal-01315893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of bacterial species by untargeted NMR spectroscopy of the exo-metabolome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Lionel Palama</w:t>
+                <w:t xml:space="preserve">Structure elucidation of a complex CO2-based organic framework material by NMR crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Canard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles J P Rautureau</w:t>
+                <w:t xml:space="preserve">Guillaume Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mirande</w:t>
+                <w:t xml:space="preserve">Fabio Ziarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Chatellier</w:t>
+                <w:t xml:space="preserve">Gérard Pèpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fotiadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6AN00393A⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (7), pp.4379-4390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5sc03810c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359770v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Evaluation of Blood Serum and Plasma Pre-Analytics for Metabolomics Cohort Studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Trédan</w:t>
+                <w:t xml:space="preserve">Identification of bacterial species by untargeted NMR spectroscopy of the exo-metabolome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lionel Palama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Postoly</w:t>
+                <w:t xml:space="preserve">I Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles J P Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice André</w:t>
+                <w:t xml:space="preserve">C. Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Martin</w:t>
+                <w:t xml:space="preserve">S Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (12), pp. Article number: 2035 </w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.4558-4561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms17122035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6AN00393A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569309v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A serum metabolomic fingerprint of bevacizumab and temsirolimus combination as first-line treatment of metastatic renal cell carcinoma</w:t>
               </w:r>
@@ -3580,1852 +3580,1852 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating sources of variability in metabolomic data in the EPIC study: the Principal Component Partial R-square (PC-PR2) method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">μHigh Resolution-Magic-Angle Spinning NMR Spectroscopy for Metabolic Phenotyping of Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Monni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Dossus</w:t>
+                <w:t xml:space="preserve">Alan Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Floegel</w:t>
+                <w:t xml:space="preserve">Xiaonan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0647-9⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, pp.6064−6070. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac501208z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977571v1</w:t>
+                <w:t xml:space="preserve">hal-01157464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic expressivity of human genetic variants: NMR metabotyping of MEN1 pathogenic mutants.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downregulation of transcription factor E4F1 in hepatocarcinoma cells: HBV-dependent effects on autophagy, proliferation and metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vercherat</w:t>
+                <w:t xml:space="preserve">Yayun Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bayet-Robert</w:t>
+                <w:t xml:space="preserve">Günther K Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 93, pp.118-124. </w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (3), pp.635-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2013.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgt353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01071641v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of transcription factor E4F1 in hepatocarcinoma cells: HBV-dependent effects on autophagy, proliferation and metabolism.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomics Analysis Uncovers That Dietary Restriction Buffers Metabolic Changes Associated with Aging in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yayun Dai</w:t>
+                <w:t xml:space="preserve">Adeline Mergoud-Dit-Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Cros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Günther K Bonn</w:t>
+                <w:t xml:space="preserve">Nicolas Dallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgt353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (6), pp.2910-2919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr5000686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977528v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics Analysis Uncovers That Dietary Restriction Buffers Metabolic Changes Associated with Aging in Caenorhabditis elegans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+                <w:t xml:space="preserve">Metabolic expressivity of human genetic variants: NMR metabotyping of MEN1 pathogenic mutants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mouchiroud</w:t>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Molin</w:t>
+                <w:t xml:space="preserve">Cécile Vercherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Mergoud-Dit-Lamarche</w:t>
+                <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dallière</w:t>
+                <w:t xml:space="preserve">Mathilde Bayet-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (6), pp.2910-2919. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93, pp.118-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr5000686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2013.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071698v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serum nuclear magnetic resonance-based metabolomic signature of advanced metastatic human breast cancer.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+                <w:t xml:space="preserve">Investigating sources of variability in metabolomic data in the EPIC study: the Principal Component Partial R-square (PC-PR2) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Monni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dossus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Floegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0647-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2013.09.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00977546v1</w:t>
+                <w:t xml:space="preserve">hal-00977571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μHigh Resolution-Magic-Angle Spinning NMR Spectroscopy for Metabolic Phenotyping of Caenorhabditis elegans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florence Solari</w:t>
+                <w:t xml:space="preserve">A serum nuclear magnetic resonance-based metabolomic signature of advanced metastatic human breast cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 343 (1), pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2013.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac501208z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01157464v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Batch profiling calibration for robust NMR metabonomic data analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Choucha-Snouber</w:t>
+                <w:t xml:space="preserve">Pierre Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Bunescu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+                <w:t xml:space="preserve">Birke Bartosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (27), pp.8819-8827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7296-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963445v1</w:t>
+                <w:t xml:space="preserve">hal-00915649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch profiling calibration for robust NMR metabonomic data analysis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jobard</w:t>
+                <w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Choucha-Snouber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lévy</w:t>
+                <w:t xml:space="preserve">Cécile Legallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birke Bartosch</w:t>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7296-0⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132 (1), pp.8-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00915649v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR metabolomic approaches for plants, toxicology and medicine</w:t>
+                <w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia L. Shintu</w:t>
+                <w:t xml:space="preserve">Caroline Aninat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte B. Elena-Herrmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leila Choucha Snouber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 259 (3), pp.270-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.taap.2011.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939569v1</w:t>
+                <w:t xml:space="preserve">hal-00699551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-on-a-chip and metabolic flux analysis for label-free modeling of the internal metabolism of HepG2/C3A cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR metabolomic approaches for plants, toxicology and medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia L. Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte B. Elena-Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular BioSystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 364, pp.59-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963393v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métabolomique par RMN et ses applications en biologie végétale, toxicologie et médecine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomics-on-a-chip and metabolic flux analysis for label-free modeling of the internal metabolism of HepG2/C3A cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djomangan Adama Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular BioSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (7), pp.1908-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2mb25049g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977501v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t>
+                <w:t xml:space="preserve">La métabolomique par RMN et ses applications en biologie végétale, toxicologie et médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrei Bunescu</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 346-365, pp.59-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699551v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling strategy of caenorhabditis elegans by whole-organism nuclear magnetic resonance</w:t>
+                <w:t xml:space="preserve">Metabolic profiling strategy of Caenorhabditis elegans by whole-organism nuclear magnetic resonance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. J. Blaise</w:t>
+                <w:t xml:space="preserve">Benjamin J Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Giacomotto</w:t>
+                <w:t xml:space="preserve">Jean Giacomotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. N. Triba</w:t>
+                <w:t xml:space="preserve">Mohamed N Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Toulhoat</w:t>
+                <w:t xml:space="preserve">Pierre Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Piotto</w:t>
+                <w:t xml:space="preserve">Martial Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (5), pp.2542-2550</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 8 (5), pp.2542-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/pr900012d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609867v1</w:t>
+                <w:t xml:space="preserve">hal-00425221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic profiling strategy of Caenorhabditis elegans by whole-organism nuclear magnetic resonance.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic profiling strategy of caenorhabditis elegans by whole-organism nuclear magnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Giacomotto</w:t>
+                <w:t xml:space="preserve">B. J. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed N Triba</w:t>
+                <w:t xml:space="preserve">J. Giacomotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Toulhoat</w:t>
+                <w:t xml:space="preserve">M. N. Triba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Piotto</w:t>
+                <w:t xml:space="preserve">P. Toulhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (5), pp.2542-50. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 8 (5), pp.2542-2550</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425221v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methyl Proton Contacts Obtained Using Heteronuclear Through-Bond Transfers in Solid-State NMR Spectroscopy.</w:t>
               </w:r>
@@ -5530,307 +5530,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabotyping of Caenorhabditis elegans reveals latent phenotypes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Giacomotto</w:t>
+                <w:t xml:space="preserve">Two-Photon Microscopy and Spectroscopy of Lanthanide Bioprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Toulhoat</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vicat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0707393104⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (14), pp.2125-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200700375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00294039v1</w:t>
+                <w:t xml:space="preserve">hal-01320785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Microscopy and Spectroscopy of Lanthanide Bioprobes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pompidor</w:t>
+                <w:t xml:space="preserve">Metabotyping of Caenorhabditis elegans reveals latent phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giacomotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (50), pp.19808-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0707393104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.200700375⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01320785v1</w:t>
+                <w:t xml:space="preserve">hal-00294039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving Structures from Powders by NMR Crystallography Using Combined Proton Spin Diffusion and Plane Wave DFT Calculations</w:t>
               </w:r>
@@ -6456,302 +6456,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct spectral optimisation of proton–proton homonuclear dipolar decoupling in solid-state NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Proton−Proton Proximities in the Solid State: High-Resolution Two-Dimensional 1 H− 1 H Double-Quantum CRAMPS NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven S Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 398 (4-6), pp.532 - 538. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126 (41), pp.13230 - 13231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.09.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja045461p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906946v1</w:t>
+                <w:t xml:space="preserve">hal-01907015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Proton−Proton Proximities in the Solid State: High-Resolution Two-Dimensional 1 H− 1 H Double-Quantum CRAMPS NMR Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct spectral optimisation of proton–proton homonuclear dipolar decoupling in solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven S Brown</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 126 (41), pp.13230 - 13231. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 398 (4-6), pp.532 - 538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja045461p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.09.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907015v1</w:t>
+                <w:t xml:space="preserve">hal-01906946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heteronuclear decoupling through proton spin dynamics in solid-state nuclear magnetic resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7299,51 +7299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Trédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7444,277 +7444,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaco-metabonomic investigation of acetaminophen toxicity on rat primary hepatocytes in microfluidic biochips</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
+                <w:t xml:space="preserve">HCV infection reprograms the hepatic glucose and glutamine metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+                <w:t xml:space="preserve">M. Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">International Liver Congress™ 2013 - 48th annual meeting of the European Association for the Study of the Liver (EASL).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980023v1</w:t>
+                <w:t xml:space="preserve">hal-00859842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCV infection reprograms the hepatic glucose and glutamine metabolism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Sallé</w:t>
+                <w:t xml:space="preserve">Pharmaco-metabonomic investigation of acetaminophen toxicity on rat primary hepatocytes in microfluidic biochips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bayet-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Parent</w:t>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Liver Congress™ 2013 - 48th annual meeting of the European Association for the Study of the Liver (EASL).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">7e Journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859842v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NMR metabonomic approach to explore early biomarkers of hepatocellular carcinoma in the european prospective investigation into cancer and nutrition (EPIC)</w:t>
               </w:r>
@@ -7819,316 +7819,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical recoupling of variables for the identification of candidate biomarkers and perturbed metabolic networks. Application to whole organism NMR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vercherat</w:t>
+                <w:t xml:space="preserve">The impact of bacterial diet in caenorhabditis elegans NMR metabolic profiling studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Navratil</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kathrin Gieseler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980051v1</w:t>
+                <w:t xml:space="preserve">hal-00980041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution NMR metabonomics: revealing metabolic fingerprints from whole organisms to biofluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Statistical recoupling of variables for the identification of candidate biomarkers and perturbed metabolic networks. Application to whole organism NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vercherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Shintu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion des utilisateurs du TGIR RMN très hauts champs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">7th International Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00978960v1</w:t>
+                <w:t xml:space="preserve">hal-00980051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of bacterial diet in caenorhabditis elegans NMR metabolic profiling studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution NMR metabonomics: revealing metabolic fingerprints from whole organisms to biofluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">3ème réunion des utilisateurs du TGIR RMN très hauts champs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980041v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8478,51 +8478,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie E Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France. JOBIM, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-016-2644-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394118v1</w:t>
@@ -8829,51 +8829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Ali Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jourdain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Pero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw6328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ijurko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Romo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garc&#237;a-Calvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Sardina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;nchez-Bernal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.10.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shancy Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Tokarska-Schlattner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zeaiter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Attia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11051030" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dossus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fornili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-021-01304-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Mili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Madec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02764-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02464528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Lucas-Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nishiyama" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10020054" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Balcerczyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186843" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02485572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reut Bruck-Haimson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Moussaieff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58377-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panthu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinteur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9323864" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boumaza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.P. Rautureau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2018.0730" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony L Palama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chatellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schlattner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.7b00280" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M. Vigneron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahier A&#239;t-Oukhatar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18784" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demede" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00421" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315893v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele M. Siqueira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G. Mucha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2644-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355480v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poisson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#232;pe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fotiadu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc03810c" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Canard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatellier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN00393A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569309v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Postoly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17122035" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Blanc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;grier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gravis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2015.322" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Duarte-Salles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Stepien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Fedirko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0462-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kitsberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Cohen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahl Levy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.02.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Assi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gev045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Monni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floegel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0647-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071641v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.09.029" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZQJX2K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977528v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayun Dai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther K Bonn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgt353" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071698v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mergoud-Dit-Lamarche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalli&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr5000686" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2013.09.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPB59CSQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157464v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wong" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Li" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Solari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac501208z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915649v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7296-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3FJHL4G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939569v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Shintu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Elena-Herrmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977501v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609867v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Blaise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giacomotto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Triba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulhoat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425221v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Blaise" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulhoat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr900012d" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elena" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emsley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294039v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707393104" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vicat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700375" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXS9CXHS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pickard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salager" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071829h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XTL03RK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906879v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mifsud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b605227d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19F3A4DED69864568171124C6916F5743623F1A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906209v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062353p" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXMC58NJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051208t" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJ5XSQC5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314366v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steuernagel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054411x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.122" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPS817MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S Brown" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja045461p" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BW12DBM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1773155" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04982407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387598v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0618-8278(19)31035-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3X3DZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575756v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576963v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859842v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859827v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978960v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980041v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Gieseler" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324338v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782627937-00022" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577412v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Palama" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394118v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G Ferrarini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Maboni Siqueira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G Mucha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E Jobard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Herrmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-404716-7.00002-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Ali Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jourdain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Pero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw6328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ijurko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Romo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garc&#237;a-Calvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Sardina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;nchez-Bernal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.10.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shancy Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Tokarska-Schlattner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zeaiter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Attia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11051030" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dossus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fornili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-021-01304-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Mili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Madec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02764-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02464528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Lucas-Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nishiyama" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10020054" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Balcerczyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186843" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02485572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reut Bruck-Haimson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Moussaieff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58377-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boumaza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.P. Rautureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2018.0730" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panthu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guibert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinteur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9323864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony L Palama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chatellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schlattner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.7b00280" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M. Vigneron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahier A&#239;t-Oukhatar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18784" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demede" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00421" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Postoly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17122035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele M. Siqueira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G. Mucha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2644-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#232;pe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fotiadu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc03810c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359770v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Canard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatellier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN00393A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Blanc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;grier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gravis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2015.322" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Duarte-Salles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Stepien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Fedirko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0462-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kitsberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Cohen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahl Levy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.02.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Assi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gev045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157464v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Solari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac501208z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayun Dai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther K Bonn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgt353" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071698v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mergoud-Dit-Lamarche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalli&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr5000686" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071641v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.09.029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZQJX2K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Monni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floegel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0647-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977546v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2013.09.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPB59CSQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915649v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7296-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3FJHL4G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Shintu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Elena-Herrmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Blaise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulhoat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr900012d" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Blaise" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giacomotto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Triba" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulhoat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elena" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emsley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vicat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700375" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXS9CXHS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294039v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707393104" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pickard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salager" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071829h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XTL03RK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906879v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mifsud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b605227d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19F3A4DED69864568171124C6916F5743623F1A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906209v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062353p" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXMC58NJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051208t" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJ5XSQC5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314366v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steuernagel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054411x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907015v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S Brown" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja045461p" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BW12DBM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.122" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPS817MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1773155" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04982407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387598v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0618-8278(19)31035-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3X3DZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575756v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576963v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859842v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859827v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980041v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Gieseler" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978960v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324338v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782627937-00022" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577412v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Palama" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394118v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G Ferrarini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Maboni Siqueira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G Mucha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E Jobard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Herrmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-404716-7.00002-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>