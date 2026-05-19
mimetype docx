--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -1704,295 +1704,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02485572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Profiling of Body Fluids in Mouse Models Demonstrates that Nuclear Magnetic Resonance Is a Putative Diagnostic Tool for the Presence of Thyroid Hormone Receptor α1 Mutations</w:t>
+                <w:t xml:space="preserve">Metabolic Phenotyping of Adipose-Derived Stem Cells Reveals a Unique Signature and Intrinsic Differences between Fat Pads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Boumaza</w:t>
+                <w:t xml:space="preserve">C. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
+                <w:t xml:space="preserve">B. Panthu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Busi</w:t>
+                <w:t xml:space="preserve">D. Naville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles J.P. Rautureau</w:t>
+                <w:t xml:space="preserve">S. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gauthier</w:t>
+                <w:t xml:space="preserve">C. Pinteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thyroid</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (9), pp.1327-1335. </w:t>
+              <w:t xml:space="preserve">Stem Cells International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.9323864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/thy.2018.0730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2019/9323864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983685v1</w:t>
+                <w:t xml:space="preserve">hal-02195229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Phenotyping of Adipose-Derived Stem Cells Reveals a Unique Signature and Intrinsic Differences between Fat Pads</w:t>
+                <w:t xml:space="preserve">Metabolomic Profiling of Body Fluids in Mouse Models Demonstrates that Nuclear Magnetic Resonance Is a Putative Diagnostic Tool for the Presence of Thyroid Hormone Receptor α1 Mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lefevre</w:t>
+                <w:t xml:space="preserve">Houda Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Panthu</w:t>
+                <w:t xml:space="preserve">Suzy S. Markossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Naville</w:t>
+                <w:t xml:space="preserve">Baptiste Busi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guibert</w:t>
+                <w:t xml:space="preserve">Gilles J.P. Rautureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pinteur</w:t>
+                <w:t xml:space="preserve">Karine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019, pp.9323864. </w:t>
+              <w:t xml:space="preserve">Thyroid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (9), pp.1327-1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2019/9323864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/thy.2018.0730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195229v1</w:t>
+                <w:t xml:space="preserve">hal-02983685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of Escherichia coli and Shigella spp. by Nuclear Magnetic Resonance Based Metabolomic Characterization of Culture Media</w:t>
               </w:r>
@@ -3044,295 +3044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A serum metabolomic fingerprint of bevacizumab and temsirolimus combination as first-line treatment of metastatic renal cell carcinoma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jobard</w:t>
+                <w:t xml:space="preserve">Metabolomic profiles of hepatocellular carcinoma in a European prospective cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Blanc</w:t>
+                <w:t xml:space="preserve">Talita Duarte-Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Négrier</w:t>
+                <w:t xml:space="preserve">Magdalena Stepien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Escudier</w:t>
+                <w:t xml:space="preserve">Pietro Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
+                <w:t xml:space="preserve">Veronika Fedirko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 113 (8), pp.1148-1157. </w:t>
+              <w:t xml:space="preserve">BMC Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (242), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/bjc.2015.322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12916-015-0462-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234309v1</w:t>
+                <w:t xml:space="preserve">hal-01234339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiles of hepatocellular carcinoma in a European prospective cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Fages</w:t>
+                <w:t xml:space="preserve">A serum metabolomic fingerprint of bevacizumab and temsirolimus combination as first-line treatment of metastatic renal cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talita Duarte-Salles</w:t>
+                <w:t xml:space="preserve">Ellen Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Stepien</w:t>
+                <w:t xml:space="preserve">Sylvie Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Ferrari</w:t>
+                <w:t xml:space="preserve">Bernard Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronika Fedirko</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Gravis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (242), </w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113 (8), pp.1148-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12916-015-0462-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2015.322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234339v1</w:t>
+                <w:t xml:space="preserve">hal-01234309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycolysis-mediated changes in acetyl-CoA and histone acetylation control the early differentiation of embryonic stem cells</w:t>
               </w:r>
@@ -3504,51 +3504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Vineis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chadeau-Hyam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Stepien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutagenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-11. </w:t>
@@ -3714,575 +3714,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downregulation of transcription factor E4F1 in hepatocarcinoma cells: HBV-dependent effects on autophagy, proliferation and metabolism.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating sources of variability in metabolomic data in the EPIC study: the Principal Component Partial R-square (PC-PR2) method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yayun Dai</w:t>
+                <w:t xml:space="preserve">Stefano Monni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dossus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Cros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Günther K Bonn</w:t>
+                <w:t xml:space="preserve">Anna Floegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/carcin/bgt353⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-014-0647-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977528v1</w:t>
+                <w:t xml:space="preserve">hal-00977571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics Analysis Uncovers That Dietary Restriction Buffers Metabolic Changes Associated with Aging in Caenorhabditis elegans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+                <w:t xml:space="preserve">Metabolic expressivity of human genetic variants: NMR metabotyping of MEN1 pathogenic mutants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mouchiroud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Molin</w:t>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Mergoud-Dit-Lamarche</w:t>
+                <w:t xml:space="preserve">Cécile Vercherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dallière</w:t>
+                <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bayet-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/pr5000686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93, pp.118-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2013.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071698v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic expressivity of human genetic variants: NMR metabotyping of MEN1 pathogenic mutants.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Downregulation of transcription factor E4F1 in hepatocarcinoma cells: HBV-dependent effects on autophagy, proliferation and metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vercherat</w:t>
+                <w:t xml:space="preserve">Yayun Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Bayet-Robert</w:t>
+                <w:t xml:space="preserve">Günther K Bonn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 93, pp.118-124. </w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (3), pp.635-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2013.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/carcin/bgt353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01071641v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating sources of variability in metabolomic data in the EPIC study: the Principal Component Partial R-square (PC-PR2) method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pietro Ferrari</w:t>
+                <w:t xml:space="preserve">Metabolomics Analysis Uncovers That Dietary Restriction Buffers Metabolic Changes Associated with Aging in Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mouchiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Monni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Dossus</w:t>
+                <w:t xml:space="preserve">Adeline Mergoud-Dit-Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Floegel</w:t>
+                <w:t xml:space="preserve">Nicolas Dallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (6), pp.2910-2919. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-014-0647-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/pr5000686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977571v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A serum nuclear magnetic resonance-based metabolomic signature of advanced metastatic human breast cancer.</w:t>
               </w:r>
@@ -4294,51 +4294,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4408,350 +4408,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batch profiling calibration for robust NMR metabonomic data analysis.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lévy</w:t>
+                <w:t xml:space="preserve">Leila Choucha-Snouber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birke Bartosch</w:t>
+                <w:t xml:space="preserve">Andrei Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Legallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-013-7296-0⟩</w:t>
+              <w:t xml:space="preserve">Toxicological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 132 (1), pp.8-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915649v1</w:t>
+                <w:t xml:space="preserve">ineris-00963445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics-on-a-chip of hepatotoxicity induced by anticancer drug flutamide and its active metabolite hydroxyflutamide using HepG2/C3a microfluidic biochips</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrei Bunescu</w:t>
+                <w:t xml:space="preserve">Batch profiling calibration for robust NMR metabonomic data analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pontoizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Legallais</w:t>
+                <w:t xml:space="preserve">Pierre Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Brochot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+                <w:t xml:space="preserve">Birke Bartosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 405 (27), pp.8819-8827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-013-7296-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/toxsci/kfs230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963445v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive toxicology using systemic biology and liver microfluidic &amp;quot;on chip&amp;quot; approaches: Application to acetaminophen injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4949,64 +4949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djomangan Adama Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5530,307 +5530,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Microscopy and Spectroscopy of Lanthanide Bioprobes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pompidor</w:t>
+                <w:t xml:space="preserve">Metabotyping of Caenorhabditis elegans reveals latent phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giacomotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200700375⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (50), pp.19808-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0707393104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320785v1</w:t>
+                <w:t xml:space="preserve">hal-00294039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabotyping of Caenorhabditis elegans reveals latent phenotypes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Giacomotto</w:t>
+                <w:t xml:space="preserve">Two-Photon Microscopy and Spectroscopy of Lanthanide Bioprobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d'Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Toulhoat</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vicat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (14), pp.2125-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200700375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0707393104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00294039v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving Structures from Powders by NMR Crystallography Using Combined Proton Spin Diffusion and Plane Wave DFT Calculations</w:t>
               </w:r>
@@ -6456,302 +6456,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Proton−Proton Proximities in the Solid State: High-Resolution Two-Dimensional 1 H− 1 H Double-Quantum CRAMPS NMR Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct spectral optimisation of proton–proton homonuclear dipolar decoupling in solid-state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven S Brown</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
+                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 126 (41), pp.13230 - 13231. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 398 (4-6), pp.532 - 538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja045461p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.09.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907015v1</w:t>
+                <w:t xml:space="preserve">hal-01906946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct spectral optimisation of proton–proton homonuclear dipolar decoupling in solid-state NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Proton−Proton Proximities in the Solid State: High-Resolution Two-Dimensional 1 H− 1 H Double-Quantum CRAMPS NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven S Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon Emsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 398 (4-6), pp.532 - 538. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 126 (41), pp.13230 - 13231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.09.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja045461p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906946v1</w:t>
+                <w:t xml:space="preserve">hal-01907015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heteronuclear decoupling through proton spin dynamics in solid-state nuclear magnetic resonance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël de Paëpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7444,346 +7444,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HCV infection reprograms the hepatic glucose and glutamine metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lévy</w:t>
+                <w:t xml:space="preserve">Pharmaco-metabonomic investigation of acetaminophen toxicity on rat primary hepatocytes in microfluidic biochips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bayet-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Emmanuel Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Michelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Parent</w:t>
+                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Liver Congress™ 2013 - 48th annual meeting of the European Association for the Study of the Liver (EASL).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">7e Journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859842v1</w:t>
+                <w:t xml:space="preserve">hal-00980023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaco-metabonomic investigation of acetaminophen toxicity on rat primary hepatocytes in microfluidic biochips</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Matthieu Prot</w:t>
+                <w:t xml:space="preserve">HCV infection reprograms the hepatic glucose and glutamine metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre R.R. Pery</w:t>
+                <w:t xml:space="preserve">Romain Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">International Liver Congress™ 2013 - 48th annual meeting of the European Association for the Study of the Liver (EASL).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980023v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NMR metabonomic approach to explore early biomarkers of hepatocellular carcinoma in the european prospective investigation into cancer and nutrition (EPIC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pontoizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Fedirko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Elena-Herrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7825,51 +7825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of bacterial diet in caenorhabditis elegans NMR metabolic profiling studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Bunescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Gieseler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7920,90 +7920,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical recoupling of variables for the identification of candidate biomarkers and perturbed metabolic networks. Application to whole organism NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J. Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vercherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lacheretz-Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Shintu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8829,51 +8829,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Ali Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jourdain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Pero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw6328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ijurko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Romo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garc&#237;a-Calvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Sardina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;nchez-Bernal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.10.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shancy Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Tokarska-Schlattner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zeaiter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Attia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11051030" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dossus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fornili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-021-01304-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Mili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Madec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02764-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02464528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Lucas-Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nishiyama" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10020054" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Balcerczyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186843" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02485572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reut Bruck-Haimson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Moussaieff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58377-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983685v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boumaza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.P. Rautureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2018.0730" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195229v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panthu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guibert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinteur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9323864" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony L Palama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chatellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schlattner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.7b00280" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M. Vigneron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahier A&#239;t-Oukhatar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18784" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demede" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00421" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Postoly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17122035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele M. Siqueira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G. Mucha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2644-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#232;pe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fotiadu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc03810c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359770v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Canard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatellier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN00393A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Blanc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;grier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gravis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2015.322" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Duarte-Salles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Stepien" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Fedirko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0462-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kitsberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Cohen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahl Levy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.02.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Assi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gev045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157464v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Solari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac501208z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayun Dai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther K Bonn" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgt353" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071698v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mergoud-Dit-Lamarche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalli&#232;re" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr5000686" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071641v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.09.029" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZQJX2K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977571v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Monni" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floegel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0647-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977546v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2013.09.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPB59CSQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915649v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7296-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3FJHL4G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Shintu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Elena-Herrmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Blaise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulhoat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr900012d" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Blaise" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giacomotto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Triba" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulhoat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elena" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emsley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vicat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700375" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXS9CXHS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294039v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707393104" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pickard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salager" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071829h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XTL03RK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906879v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mifsud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b605227d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19F3A4DED69864568171124C6916F5743623F1A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906209v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062353p" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXMC58NJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051208t" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJ5XSQC5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314366v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steuernagel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054411x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907015v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S Brown" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja045461p" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BW12DBM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906946v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.122" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPS817MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1773155" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04982407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387598v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0618-8278(19)31035-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3X3DZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575756v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576963v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859842v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859827v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980041v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Gieseler" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978960v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324338v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782627937-00022" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577412v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Palama" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394118v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G Ferrarini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Maboni Siqueira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G Mucha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E Jobard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Herrmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-404716-7.00002-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05273829v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Le Clainche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Gamal Ali Abdelhamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazareth Milagros Carigga Gutierrez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Jourdain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Leo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Pero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balayssac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jacquemot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adw6328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ijurko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Romo-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Garc&#237;a-Calvo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Sardina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen S&#225;nchez-Bernal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2023.10.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Grichine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shancy Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Joubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023010423" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243491v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Tokarska-Schlattner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Zeaiter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cunin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Attia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms241914957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745310v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Larigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh-Chi Bui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine de Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox11051030" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jobard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dossus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Baglietto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fornili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie L&#233;cuyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41416-021-01304-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445390v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Febvey-Combes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pialoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Foucaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735420977666" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092830v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Mili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panthu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Madec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Berger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J P Rautureau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-020-02764-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02464528v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Covadonga Lucas-Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Huber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nishiyama" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10020054" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Balcerczyk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Damblon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Elena-Herrmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21186843" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02485572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fages" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reut Bruck-Haimson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieh Moussaieff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58377-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195229v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefevre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panthu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Naville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinteur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/9323864" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983685v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Boumaza" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy S. Markossian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Busi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J.P. Rautureau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauthier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2018.0730" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324344v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rautureau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony L Palama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Canard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mirande" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chatellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00199" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703962v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Ohlmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perrier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Schlattner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.7b00280" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646141v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M. Vigneron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahier A&#239;t-Oukhatar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.18784" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646391v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Scalabre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demede" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gaillard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pontoizeau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.7b00421" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tr&#233;dan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Postoly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Andr&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Martin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17122035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G. Ferrarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele M. Siqueira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G. Mucha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2644-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355480v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Poisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Ziarelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard P&#232;pe" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fotiadu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sc03810c" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359770v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Canard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mirande" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chatellier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6AN00393A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Duarte-Salles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Stepien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Ferrari" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Fedirko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12916-015-0462-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Blanc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N&#233;grier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gravis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2015.322" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256018v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rouleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kitsberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merav Cohen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gahl Levy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmet.2015.02.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Assi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Vineis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chadeau-Hyam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mutage/gev045" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157464v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wong" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaonan Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Solari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac501208z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977571v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Monni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Floegel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-014-0647-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. Blaise" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lopez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vercherat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lacheretz-Bernigaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bayet-Robert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2013.09.029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCZQJX2K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayun Dai" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cros" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther K Bonn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/carcin/bgt353" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mouchiroud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mergoud-Dit-Lamarche" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dalli&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr5000686" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977546v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2013.09.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPB59CSQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha-Snouber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Bunescu" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Legallais" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Emmanuel Dumas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfs230" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915649v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;vy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birke Bartosch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7296-0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3FJHL4G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699551v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Prot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Aninat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Choucha Snouber" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2011.12.017" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939569v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Shintu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte B. Elena-Herrmann" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963393v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djomangan Adama Ouattara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2mb25049g" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977501v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Shintu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425221v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J Blaise" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Giacomotto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N Triba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulhoat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Piotto" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr900012d" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609867v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. Blaise" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Giacomotto" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Triba" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toulhoat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315261v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gardiennet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elena" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Emsley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294039v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0707393104" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320785v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vicat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200700375" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXS9CXHS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Pickard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salager" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Pintacuda" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyndon Emsley" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja071829h" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4XTL03RK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906879v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mifsud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lesage" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b605227d" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/19F3A4DED69864568171124C6916F5743623F1A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906209v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja062353p" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QXMC58NJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja051208t" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LJ5XSQC5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314366v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Steuernagel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bockmann" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja054411x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906946v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l de Pa&#235;pe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.122" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPS817MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven S Brown" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja045461p" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BW12DBM9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1773155" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04982407v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387598v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diaz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacquemin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0618-8278(19)31035-7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3X3DZV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575756v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Mure" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Campone" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576963v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980023v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859842v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michelet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sall&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859827v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980041v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Gieseler" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980051v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Navratil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978960v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324338v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781782627937-00022" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577412v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Palama" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01394118v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana G Ferrarini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Maboni Siqueira" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheila G Mucha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie E Jobard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867696v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Herrmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-404716-7.00002-X" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>