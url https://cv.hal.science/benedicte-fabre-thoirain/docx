--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -341,416 +341,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A point mutation and large deletion at the candidate avirulence locus AvrMlp7 in the poplar rust fungus correlate with poplar RMlp7 resistance breakdown</w:t>
+                <w:t xml:space="preserve">Comportement en France de trois peupliers euraméricains : Muur, Vesten et Oudenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Louet</w:t>
+                <w:t xml:space="preserve">Tiffani Pozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Saubin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurore Desgroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt &amp; innovation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, p. 44-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510966v1</w:t>
+                <w:t xml:space="preserve">hal-04347503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en France de trois peupliers euraméricains : Muur, Vesten et Oudenberg</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise au point d’un automate et d’une méthode d’analyse d’images pour le suivi de cinétiques d’infection par un champignon pathogène foliaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Santerre Filleux D’arrentières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Pétrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt &amp; innovation.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347503v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’un automate et d’une méthode d’analyse d’images pour le suivi de cinétiques d’infection par un champignon pathogène foliaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+                <w:t xml:space="preserve">A point mutation and large deletion at the candidate avirulence locus AvrMlp7 in the poplar rust fungus correlate with poplar RMlp7 resistance breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Santerre Filleux D’arrentières</w:t>
+                <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bailly</w:t>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Demaison</w:t>
+                <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Pétrowski</w:t>
+                <w:t xml:space="preserve">Mathilde Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (10), pp.2472-2483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2023-NO-art15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620316v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of morphological but not aggressiveness‐related traits following a major resistance breakdown in the poplar rust fungus, Melampsora larici‐populina</w:t>
               </w:r>
@@ -762,64 +762,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Maupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pétrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -909,51 +909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1125,51 +1125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The escalatory Red Queen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1887,51 +1887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Xhaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gladieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2490,51 +2490,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic signatures of a range expansion in natura: how clones play leapfrog?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Becheler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,103 +2615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mutation ponctuelle et une large délétion au locus candidat d’avirulence AvrMlp7 chez la rouille du peuplier sont corrélés avec le contournement de la résistance RMlp7 exprimée par le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Journées Jean Chevaugeon - Rencontres de Phytopathologie - Mycologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aussois, France</w:t>
@@ -2753,64 +2753,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louet C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2865,90 +2865,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From population genomics to molecular approaches to identify and analyse the first avirulence gene in the poplar rust fungus Melampsora larici-populina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3296,343 +3296,343 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions : Novel challenges and opportunities for resistance to pests and pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">9eme Colloque de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793206v1</w:t>
+                <w:t xml:space="preserve">hal-02792933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait evolution within a qualitative resistance breakdown</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katherine Hayden</w:t>
+                <w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions: Novel challenges and opportunities for resistance to pests and pathogens</w:t>
+              <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions : Novel challenges and opportunities for resistance to pests and pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794919v1</w:t>
+                <w:t xml:space="preserve">hal-02793206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Quantitative trait evolution within a qualitative resistance breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duplessis</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle 2015 du Réseau Ecologie des Interactions Durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">5. International Conference on Genetics of Tree-Parasite Interactions: Novel challenges and opportunities for resistance to pests and pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792666v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping QTL of aggressiveness traits in the poplar rust fungus</w:t>
+                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pernaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
@@ -3667,440 +3667,440 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9eme Colloque de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle 2015 du Réseau Ecologie des Interactions Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792933v1</w:t>
+                <w:t xml:space="preserve">hal-02792666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+                <w:t xml:space="preserve">Pathogen adaptation to a shifting host landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
+              <w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Planck Institute for Terrestrial Microbiology. DEU., Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792679v1</w:t>
+                <w:t xml:space="preserve">hal-02800432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen adaptation to a shifting host landscape</w:t>
+                <w:t xml:space="preserve">Adaptation de la rouille du peuplier au paysage variétal populicole en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Hayden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Xhaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Petrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Max-Planck-ARBRE inter-departmental workshop on plant-fungus interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Max Planck Institute for Terrestrial Microbiology. DEU., Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres du Groupe Français de Pathologie Forestière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Hendaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800432v1</w:t>
+                <w:t xml:space="preserve">hal-01606751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de la rouille du peuplier au paysage variétal populicole en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Constance Xhaard</w:t>
+                <w:t xml:space="preserve">On the road to mapping QTLs of morphological and aggressiveness traits in the poplar rust fungus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pernaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres du Groupe Français de Pathologie Forestière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Hendaye, France</w:t>
+              <w:t xml:space="preserve">IUFRO Joint Meeting on Genetics of Five-Needle Pines and Rusts in Mountain Landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606751v1</w:t>
+                <w:t xml:space="preserve">hal-02792679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du déterminisme génétique des traits de vie qualitatifs et quantitatifs de Melampsora larici-populina, agent de la rouille foliaire du peuplier</w:t>
               </w:r>
@@ -4125,51 +4125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4864,103 +4864,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of two co-occurring mutations at the AvrMlp7 avirulence locus in poplar rust during the breakdown of RMlp7 resistance gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS-MPMI Congress eSymposium, Pathogen-Host Coevolution — Combating Resistance Breaking in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, United States. , Molecular Plant-Microbe Interactions, 34, 2021, 2021 IS-MPMI Congress: eSymposia Series Abstracts</w:t>
@@ -4989,103 +4989,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary dynamics of virulence spread: effects of life cycle, genetic determinism and host resistance deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Saubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane de Mita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sex and Asex: The Genetics of Complex Life-Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portland (Oregon), United States</w:t>
@@ -6593,51 +6593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffani Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE; FCBA; ONF - PNRGF Guémené-Penfao. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7145,1181 +7145,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation avancée des hybrides Euraméricains et inter-américains créés par le GIS et suivi des 4 variétés P. deltoïdes homologuées en 2013. Rapport final</w:t>
+                <w:t xml:space="preserve">Evaluation avancée des hybrides euraméricains et interaméricains créés par le GIS et suivi des 4 variétés P. deltoides homologuées en 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Guérin</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t>
+              <w:t xml:space="preserve">[Contrat] n° E 18 / 2014, Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602144v1</w:t>
+                <w:t xml:space="preserve">hal-02797289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation avancée des hybrides euraméricains et interaméricains créés par le GIS et suivi des 4 variétés P. deltoides homologuées en 2013</w:t>
+                <w:t xml:space="preserve">Evaluation avancée des hybrides Euraméricains et inter-américains créés par le GIS et suivi des 4 variétés P. deltoïdes homologuées en 2013. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+                <w:t xml:space="preserve">J. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] n° E 18 / 2014, Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF). 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797289v1</w:t>
+                <w:t xml:space="preserve">hal-02602144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place des derniers tests d’évaluation d’une présélection de 26 clones euraméricains, première étape de sélection au sein des recombinaisons P. deltoides et P. nigra et suivi des nouvelles sorties variétales P. deltoides du GIS. Rapport final</w:t>
+                <w:t xml:space="preserve">Mise en place des derniers tests d’évaluation d’une présélection de 26 clones euraméricains, première étape de sélection au sein des recombinaisons P. deltoides et P. nigra et suivi des nouvelles sorties variétales P. deltoides du GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Berthelot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bourlon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.73</w:t>
+              <w:t xml:space="preserve">[Contrat] n° E 04 / 2013, Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601117v1</w:t>
+                <w:t xml:space="preserve">hal-02800311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place des derniers tests d’évaluation d’une présélection de 26 clones euraméricains, première étape de sélection au sein des recombinaisons P. deltoides et P. nigra et suivi des nouvelles sorties variétales P. deltoides du GIS</w:t>
+                <w:t xml:space="preserve">Mise en place des derniers tests d’évaluation d’une présélection de 26 clones euraméricains, première étape de sélection au sein des recombinaisons P. deltoides et P. nigra et suivi des nouvelles sorties variétales P. deltoides du GIS. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Berthelot</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourlon</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] n° E 04 / 2013, Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). 2014</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02800311v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision du règlement technique d'admission de clones de peuplier destinés à la production, par voie végétative, de matériels forestiers de reproduction en catégorie testée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparation de la sortie variétale des 4 variétés P. Deltoïdes du GIS Peuplier et poursuite de la sélection des hybrides euraméricains et interaméricains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2013</w:t>
+              <w:t xml:space="preserve">[Contrat] Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809052v1</w:t>
+                <w:t xml:space="preserve">hal-02809994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de la sortie variétale des 4 variétés P. Deltoïdes du GIS Peuplier et poursuite de la sélection des hybrides euraméricains et interaméricains. Rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Révision du règlement technique d'admission de clones de peuplier destinés à la production, par voie végétative, de matériels forestiers de reproduction en catégorie testée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Berthelot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.67</w:t>
+              <w:t xml:space="preserve">[0] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598959v1</w:t>
+                <w:t xml:space="preserve">hal-02809052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision du règlement technique d'admission de clones de peuplier en catégorie testée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparation de la sortie variétale des 4 variétés P. Deltoïdes du GIS Peuplier et poursuite de la sélection des hybrides euraméricains et interaméricains. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2013, pp.20</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599197v1</w:t>
+                <w:t xml:space="preserve">hal-02598959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de la sortie variétale des 4 variétés P. Deltoïdes du GIS Peuplier et poursuite de la sélection des hybrides euraméricains et interaméricains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Révision du règlement technique d'admission de clones de peuplier en catégorie testée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Berthelot</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). 2013</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2013, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809994v1</w:t>
+                <w:t xml:space="preserve">hal-02599197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième phase de sélection des hybrides euraméricains et évaluation des propriétés du bois des 4 variétés P. deltoïdes proposées à l’inscription. Convention de Recherche et d’expérimentation n° E 04 / 11 GIS Peuplier. Rapport final</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Reuling</w:t>
+                <w:t xml:space="preserve">Demande d'homologation des clones deltoïdes du GIS Peuplier : Delgas, Dellinois, Delrive et Delvignac. Synthèses des résultats et description des dispositifs expérimentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bourlon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.79</w:t>
+              <w:t xml:space="preserve">[0] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598094v1</w:t>
+                <w:t xml:space="preserve">hal-02811144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième phase de sélection des hybrides euraméricains et évaluation des propriétés du bois des 4 variétés P. deltoïdes proposées à l’inscription.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Reuling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8335,179 +8335,179 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demande d'homologation des clones deltoïdes du GIS Peuplier : Delgas, Dellinois, Delrive et Delvignac. Synthèses des résultats et description des dispositifs expérimentaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Berthelot</w:t>
+                <w:t xml:space="preserve">Deuxième phase de sélection des hybrides euraméricains et évaluation des propriétés du bois des 4 variétés P. deltoïdes proposées à l’inscription. Convention de Recherche et d’expérimentation n° E 04 / 11 GIS Peuplier. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Reuling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourlon</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02811144v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection et évaluation agronomique de génotypes performants euraméricains à des fins de futaie et de biomasse. Rapport final</w:t>
               </w:r>
@@ -8532,51 +8532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8898,51 +8898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9007,51 +9007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9097,263 +9097,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTERPOPGER Interactions entre peupleraies naturelles et cultivées et pressions évolutives liées à leurs modes de gestion. Bilan scientifique 2005‐2008</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t>
+                <w:t xml:space="preserve">Poursuite de la sélection des hybrides euraméricains du GIS peuplier, recherche de prédicteurs précoces des propriétés du bois et de l'efficience de l'utilisation de l'eau. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chenault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+                <w:t xml:space="preserve">P. Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2008</w:t>
+              <w:t xml:space="preserve">irstea. 2008, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824228v1</w:t>
+                <w:t xml:space="preserve">hal-02591619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poursuite de la sélection des hybrides euraméricains du GIS peuplier, recherche de prédicteurs précoces des propriétés du bois et de l'efficience de l'utilisation de l'eau. Rapport final</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Bouvet</w:t>
+                <w:t xml:space="preserve">INTERPOPGER Interactions entre peupleraies naturelles et cultivées et pressions évolutives liées à leurs modes de gestion. Bilan scientifique 2005‐2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nougier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Bourlon</w:t>
+                <w:t xml:space="preserve">Nicolas Chenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2008, pp.56</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591619v1</w:t>
+                <w:t xml:space="preserve">hal-02824228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poursuite de la sélection des hybrides Euraméricains et Interaméricains du GIS peuplier, recherche de prédicteurs précoces des propriétés du bois et de l'efficience de l'utilisation de l'eau. Rapport intermédiaire d'avancement des travaux (Convention de recherche 2007/2008 E10/07)</w:t>
               </w:r>
@@ -9365,51 +9365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9609,51 +9609,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1848A719"/>
+    <w:nsid w:val="0BF419BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9840,51 +9840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-fabre-thoirain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0112-9527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.iam.inrae.fr/IAM/?page_id=1241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourlon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santerre Filleux D&#8217;arrenti&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Covarelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beccari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tosi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.12.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ioos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-11-0036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02428.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45562" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saurat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-1-0105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0099" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Ioos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lejeune" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chazallon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cotten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347661v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606417v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Almeida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601117v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourlon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800311v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598959v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599197v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809994v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598094v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reuling" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Reuling" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811144v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouvet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591619v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nougier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-fabre-thoirain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0112-9527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.iam.inrae.fr/IAM/?page_id=1241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourlon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620316v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santerre Filleux D&#8217;arrenti&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Covarelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beccari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tosi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.12.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ioos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-11-0036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02428.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45562" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saurat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-1-0105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0099" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Ioos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606751v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lejeune" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chazallon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cotten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347661v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606417v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797289v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602144v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Almeida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601117v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourlon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599197v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810533v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Reuling" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reuling" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouvet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nougier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>