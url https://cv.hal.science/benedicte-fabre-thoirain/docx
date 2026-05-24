--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -7145,271 +7145,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation avancée des hybrides euraméricains et interaméricains créés par le GIS et suivi des 4 variétés P. deltoides homologuées en 2013</w:t>
+                <w:t xml:space="preserve">Evaluation avancée des hybrides Euraméricains et inter-américains créés par le GIS et suivi des 4 variétés P. deltoïdes homologuées en 2013. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+                <w:t xml:space="preserve">J. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] n° E 18 / 2014, Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF). 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797289v1</w:t>
+                <w:t xml:space="preserve">hal-02602144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation avancée des hybrides Euraméricains et inter-américains créés par le GIS et suivi des 4 variétés P. deltoïdes homologuées en 2013. Rapport final</w:t>
+                <w:t xml:space="preserve">Evaluation avancée des hybrides euraméricains et interaméricains créés par le GIS et suivi des 4 variétés P. deltoides homologuées en 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Guérin</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.74</w:t>
+              <w:t xml:space="preserve">[Contrat] n° E 18 / 2014, Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602144v1</w:t>
+                <w:t xml:space="preserve">hal-02797289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place des derniers tests d’évaluation d’une présélection de 26 clones euraméricains, première étape de sélection au sein des recombinaisons P. deltoides et P. nigra et suivi des nouvelles sorties variétales P. deltoides du GIS</w:t>
               </w:r>
@@ -8243,271 +8243,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième phase de sélection des hybrides euraméricains et évaluation des propriétés du bois des 4 variétés P. deltoïdes proposées à l’inscription.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Berthelot</w:t>
+                <w:t xml:space="preserve">Deuxième phase de sélection des hybrides euraméricains et évaluation des propriétés du bois des 4 variétés P. deltoïdes proposées à l’inscription. Convention de Recherche et d’expérimentation n° E 04 / 11 GIS Peuplier. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Moreau</w:t>
+                <w:t xml:space="preserve">J. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Reuling</w:t>
+                <w:t xml:space="preserve">D. Reuling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bourlon</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810533v1</w:t>
+                <w:t xml:space="preserve">hal-02598094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuxième phase de sélection des hybrides euraméricains et évaluation des propriétés du bois des 4 variétés P. deltoïdes proposées à l’inscription. Convention de Recherche et d’expérimentation n° E 04 / 11 GIS Peuplier. Rapport final</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Berthelot</w:t>
+                <w:t xml:space="preserve">Deuxième phase de sélection des hybrides euraméricains et évaluation des propriétés du bois des 4 variétés P. deltoïdes proposées à l’inscription.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moreau</w:t>
+                <w:t xml:space="preserve">Jérôme Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Reuling</w:t>
+                <w:t xml:space="preserve">Didier Reuling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Bourlon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.79</w:t>
+              <w:t xml:space="preserve">[Contrat] Institut Technologique Forêt Cellulose Bois-Construction Ameublement (FCBA); Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598094v1</w:t>
+                <w:t xml:space="preserve">hal-02810533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection et évaluation agronomique de génotypes performants euraméricains à des fins de futaie et de biomasse. Rapport final</w:t>
               </w:r>
@@ -9234,51 +9234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERPOPGER Interactions entre peupleraies naturelles et cultivées et pressions évolutives liées à leurs modes de gestion. Bilan scientifique 2005‐2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9609,51 +9609,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BF419BA"/>
+    <w:nsid w:val="101970FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9840,51 +9840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-fabre-thoirain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0112-9527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.iam.inrae.fr/IAM/?page_id=1241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourlon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620316v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santerre Filleux D&#8217;arrenti&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Covarelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beccari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tosi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.12.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ioos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-11-0036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02428.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45562" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saurat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-1-0105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0099" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Ioos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606751v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lejeune" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chazallon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cotten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347661v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606417v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797289v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602144v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Almeida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601117v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourlon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599197v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810533v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Reuling" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reuling" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouvet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nougier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-fabre-thoirain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0112-9527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mycor.iam.inrae.fr/IAM/?page_id=1241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05398420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourlon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fabre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347503v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffani Pozzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04620316v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Santerre Filleux D&#8217;arrenti&#232;res" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demaison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my P&#233;trowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2023-NO-art15" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Louet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Saubin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Andrieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Persoons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gorse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16294" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052529v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Maupetit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13136" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901489v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pernaci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564550v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Hayden" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13980" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Covarelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beccari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tosi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.12.032" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ioos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-02-11-0036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Philibert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure M. L. Desprez Loustau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2011.02039.x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113636v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Desprez-Loustau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02428.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45562" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Xhaard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gladieux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05138.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ioos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Saurat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fourrier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-100-1-0105" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080920v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Husson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0099" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666788v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Ioos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-97-0037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Becheler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Develay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137634v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03588311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louet C" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persoons" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorce M" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duplessis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604529v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Petrowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792666v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606751v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792367v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802411v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Andanson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth E. Fournier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Villar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Voisin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00853204v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04137548v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740999v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324138v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811634v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Forestier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830861v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lejeune" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876483v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chazallon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cotten" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347661v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499010v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498985v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498944v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03498976v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606417v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthelot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Almeida" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797289v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800311v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601117v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourlon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599197v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811144v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598094v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Reuling" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Moreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Reuling" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouvet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810494v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591619v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nougier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824228v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenault" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590483v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832433v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>