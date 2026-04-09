--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -161,247 +161,247 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gens, lieux et gestes du travail : le recyclage des métaux à Istanbul</w:t>
+                <w:t xml:space="preserve">De la récupération des déchets à la défense des récupérateurs : entretien avec Ali Mendillioğlu, président de l’Association des travailleurs du recyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Garret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 138 (4), pp.107-126. </w:t>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.138.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15c7z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05047138v1</w:t>
+                <w:t xml:space="preserve">hal-05514836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la récupération des déchets à la défense des récupérateurs : entretien avec Ali Mendillioğlu, président de l’Association des travailleurs du recyclage</w:t>
+                <w:t xml:space="preserve">Gens, lieux et gestes du travail : le recyclage des métaux à Istanbul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Garret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37, </w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 138 (4), pp.107-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15c7z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.138.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514836v1</w:t>
+                <w:t xml:space="preserve">halshs-05047138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vies sociales et politiques des rebuts</w:t>
               </w:r>
@@ -485,2215 +485,2340 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Nord du Maroc. Intégration, inégalités et résistances</w:t>
+                <w:t xml:space="preserve">Savoir « faire de l'argent » : combiner les boulots, les monnaies et les compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Mareï</w:t>
+                <w:t xml:space="preserve">Grégoire Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ciniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes Tsiganes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nouvelles économies, 77-78, pp.140-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378829v1</w:t>
+                <w:t xml:space="preserve">hal-05556981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique d’une fin annoncée pour les tanneries du vieux Caire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Nord du Maroc. Intégration, inégalités et résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Garret</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Iraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emam.4138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133948v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picturing Waste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronique d’une fin annoncée pour les tanneries du vieux Caire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Garret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Peaulogie - Revue de sciences sociales et humaines sur les peaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cuirs et peaux dans les sociétés humaines. Techniques de transformation, fonctionnalités, représentations et symbolismes, 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081019v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Faire la ferraille » en banlieue parisienne : glaner, bricoler et transgresser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Picturing Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Garret</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.18549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/echogeo.16942⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02289313v1</w:t>
+                <w:t xml:space="preserve">hal-03081019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en image du rebut</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Faire la ferraille » en banlieue parisienne : glaner, bricoler et transgresser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Garret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.16942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402726v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02289313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rag Pickers of Cairo: The Dregs of the City or “Garbage Businessmen”?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mise en image du rebut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 153 (3)</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01719000v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les récupérateurs de déchets : entre marginalisation et reconnaissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Rag Pickers of Cairo: The Dregs of the City or “Garbage Businessmen”?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Où va l'homo detritus ?, 87</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01718935v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01719000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques sociales et spatiales de résistances discrètes dans la ville</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'indignité à l'indignation : petites luttes, résistances quotidiennes et tentatives de mobilisation des récupérateurs de déchets à Istanbul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Marges urbaines et résistances citadines, 2 (101), pp.7-17</w:t>
+              <w:t xml:space="preserve">, 2016, Marges urbaines et résistances citadines, 2 (101), pp.99-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01333370v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'indignité à l'indignation : petites luttes, résistances quotidiennes et tentatives de mobilisation des récupérateurs de déchets à Istanbul</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques sociales et spatiales de résistances discrètes dans la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Marges urbaines et résistances citadines, 2 (101), pp.99-120</w:t>
+              <w:t xml:space="preserve">, 2016, Marges urbaines et résistances citadines, 2 (101), pp.7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01333376v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01333370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INDÉSIRABLES DANS LA VILLE, UTILES DANS L’ORDURE ? LES RÉCUPÉRATEURS DE DÉCHETS URBAINS ENTRE RELÉGATION, INTÉGRATION ET DEMANDE DE RECONNAISSANCE (CASABLANCA, RABAT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Allix</w:t>
+                <w:t xml:space="preserve">Les récupérateurs de déchets : entre marginalisation et reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Les Indésirables, 98, pp.23-45</w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Où va l'homo detritus ?, 87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01718589v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01718935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques sociales et spatiales de résistances discrètes dans la ville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INDÉSIRABLES DANS LA VILLE, UTILES DANS L’ORDURE ? LES RÉCUPÉRATEURS DE DÉCHETS URBAINS ENTRE RELÉGATION, INTÉGRATION ET DEMANDE DE RECONNAISSANCE (CASABLANCA, RABAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Allix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Marges urbaines et résistances citadines, 2 (101)</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les Indésirables, 98, pp.23-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01330238v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01718589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rien ne se perd ! » : Récupérer les déchets au Caire, à Casablanca et à Istanbul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 65-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01718570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les récupérateurs de déchets à Casablanca : l' &amp;quot;inclusion perverse&amp;quot; de travailleurs à la marge</w:t>
+                <w:t xml:space="preserve">Pratiques sociales et spatiales de résistances discrètes dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, vol. XLVII (n°1), p. 73-96</w:t>
+              <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Marges urbaines et résistances citadines, 2 (101)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01249663v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01330238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chiffonniers du Caire : soutiers de la ville ou “businessmen des ordures” » ?</w:t>
+                <w:t xml:space="preserve">Les récupérateurs de déchets à Casablanca : l' &amp;quot;inclusion perverse&amp;quot; de travailleurs à la marge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnologie française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Propreté, saleté, urbanité, 2015/3 (153), pp.487 - 498</w:t>
+              <w:t xml:space="preserve">Sociologie et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. XLVII (n°1), p. 73-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01218521v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choosing, living in and belonging to the community of Montlouis-sur-Loire. Territorial identity for middle class residents of a small suburb of the city of Tours</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les chiffonniers du Caire : soutiers de la ville ou “businessmen des ordures” » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, L’urbanisation diffuse : un difficile mais inévitable défi d’aménagement, 58 (165), pp.441-465</w:t>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Propreté, saleté, urbanité, 2015/3 (153), pp.487 - 498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01218604v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisations pré-révolutionnaires : quand les habitants des quartiers populaires du Caire (se) manifestent</w:t>
+                <w:t xml:space="preserve">Choosing, living in and belonging to the community of Montlouis-sur-Loire. Territorial identity for middle class residents of a small suburb of the city of Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Deboulet</w:t>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stadnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, pp.39-65</w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L’urbanisation diffuse : un difficile mais inévitable défi d’aménagement, 58 (165), pp.441-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01059786v1</w:t>
+                <w:t xml:space="preserve">halshs-01218604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter un grand ensemble au Caire. ‘Ayn El-Sira ou les petits arrangements avec l’espace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilisations pré-révolutionnaires : quand les habitants des quartiers populaires du Caire (se) manifestent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Deboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115</w:t>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.39-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01338966v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01059786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FROM MARGINALISATION TO INJUSTICE, FROM INJUSTICE TO REVOLT: URBANITY AND CITIZENSHIP AT THE MARGINS</w:t>
+                <w:t xml:space="preserve">Habiter un grand ensemble au Caire. ‘Ayn El-Sira ou les petits arrangements avec l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, FORME, SPAZI E TEMPI DELLA MARGINALITÀ, Série XIII, Vol. VII (FASCICOLO 1), pp.63-79</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01090605v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01338966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DALLA MARGINALIZZAZIONE ALL’INGIUSTIZIA, DALL’INGIUSTIZIA ALLA RIVOLTA CITTADINANZA E CITADINITÉ DEI MARGINI</w:t>
+                <w:t xml:space="preserve">FROM MARGINALISATION TO INJUSTICE, FROM INJUSTICE TO REVOLT: URBANITY AND CITIZENSHIP AT THE MARGINS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, FORME, SPAZI E TEMPI DELLA MARGINALITÀ, Série XIII, Vol. VII (FASCICOLO 1), pp.63 - 79</w:t>
+              <w:t xml:space="preserve">, 2014, FORME, SPAZI E TEMPI DELLA MARGINALITÀ, Série XIII, Vol. VII (FASCICOLO 1), pp.63-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01090439v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01090605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les quartiers fermés du Grand Caire. Dimensions urbanistiques et idéologiques d'une forme de ville : nouvelle urbanité ou césure urbaine ?</w:t>
+                <w:t xml:space="preserve">DALLA MARGINALIZZAZIONE ALL’INGIUSTIZIA, DALL’INGIUSTIZIA ALLA RIVOLTA CITTADINANZA E CITADINITÉ DEI MARGINI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino della Società Geografica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, FORME, SPAZI E TEMPI DELLA MARGINALITÀ, Série XIII, Vol. VII (FASCICOLO 1), pp.63 - 79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00922796v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01090439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiffonniers et entreprises privées internationales Stratégies d'adaptation des acteurs formels et informels face à la reforme de la gestion des déchets au Caire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les quartiers fermés du Grand Caire. Dimensions urbanistiques et idéologiques d'une forme de ville : nouvelle urbanité ou césure urbaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ema.3036⟩</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.2393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00922832v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités résidentielles et territorialisations dans les villes du Maghreb : entre exclusion et intégration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiffonniers et entreprises privées internationales Stratégies d'adaptation des acteurs formels et informels face à la reforme de la gestion des déchets au Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8, pp.31-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ema.3036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00922806v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités résidentielles et territorialisations dans les villes du Maghreb : entre exclusion et intégration</w:t>
+                <w:t xml:space="preserve">Mobilités résidentielles et territorialisations dans les villes du Maghreb : entre exclusion et intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, N°2 et 3, pp.365-377</w:t>
+              <w:t xml:space="preserve">, 2010, 2-3, pp.365-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00736894v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réforme de la gestion des déchets et reconfigurations des territoires professionnels des chiffonniers du Caire</w:t>
+                <w:t xml:space="preserve">Mobilités résidentielles et territorialisations dans les villes du Maghreb : entre exclusion et intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 85 (2), pp.109-118</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°2 et 3, pp.365-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00922811v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00736894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recherches françaises en sciences sociales sur les mobilités résidentielles : quelques pistes exploratoires.</w:t>
+                <w:t xml:space="preserve">Réforme de la gestion des déchets et reconfigurations des territoires professionnels des chiffonniers du Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16, pp.7-19</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (2), pp.109-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00936103v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00922811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouvellement des lieux et de leurs images, exemples au Caire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les recherches françaises en sciences sociales sur les mobilités résidentielles : quelques pistes exploratoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Des ordres urbain (16), pp.67-80</w:t>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.7-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005315v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00936103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement des lieux et de leurs images, exemples au Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Madoeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Des ordres urbain (16), pp.67-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d'habitat et réformisme social sous le Protectorat. A propos de quelques discours sur les cités de logement populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hespéris-Tamuda</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, XXXIX (2), pp.157_173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2703,111 +2828,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies d'adaptation des zabbalin aux contraintes imposées par le nouveau système de gestion des déchets au Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des déchets en question : acteurs, temporalités et territoires, Séminaire CITERES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2817,111 +2942,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriations et changements sociaux dans un grand ensemble (Caire, Égypte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posters pour l'exposition "Populaire, Précaire ? – Regards croisés sur un habitat majoritaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01092721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2931,51 +3056,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebuts dans l’espace méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2994,174 +3119,174 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Grüneisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15c88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nord du Maroc. Intégration, inégalités et résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Iraki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 34, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/emam.4108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3171,517 +3296,517 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser depuis la montagne d'ordures: littérature et sciences sociales en dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Guidée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Pierrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions Raison publique, 2026, Littérature et philosophie, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/erp.flori.2025.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que faire des restes ? : le réemploi dans les sociétés d'accumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Benelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Corteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Debary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SciencesPo les presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 112 p., 2017, Collection académique (Paris), ISSN 1771-673X, 978-2-7246-2020-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marges urbaines et résistances citadines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülçin Erdi Lelandais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2 (101), 2016, Marges urbaines et résistances citadines, 978-2-343-09459-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés urbaines et déchets. Éclairages internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cirelli Claudia, Florin Bénédicte (sous la dir. de). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 450 p., 2015, Collection Villes et territoires, 978-2-86906-382-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Marges en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUFR, pp.15-41, 2014, Marges urbaines et néolibéralisme en Méditerranée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01091989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3691,943 +3816,943 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants « roms » dans les villes d’Europe occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Beluschi-Fabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ciniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-262, 2024, Espace et Territoires, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants &amp;quot;roms&amp;quot; dans les villes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Beluschi-Fabeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Legros</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ciniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Etat et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants "roms" roumains en Espagne, France et Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Espace et sociétés, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05015971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 19. Moderniser la collecte des déchets malgré la concurrence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michael Digregorio</w:t>
+                <w:t xml:space="preserve">Savoir « faire de l'argent » : combiner les boulots, les monnaies et les compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ciniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Manzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Legros Olivier; Bergeon Céline; Lièvre Marion; Vitale Tommaso. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collecter et recycler les déchets à Hà Nội</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-162, 2023, L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492974v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savoir « faire de l'argent » : combiner les boulots, les monnaies et les compétences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Ciniero</w:t>
+                <w:t xml:space="preserve">Chapitre 19. Moderniser la collecte des déchets malgré la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lan Nguyen Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi de Bercegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsaingeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Digregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.129-162, 2023, L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie, 9782753591998</w:t>
+              <w:t xml:space="preserve">Collecter et recycler les déchets à Hà Nội</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535601v1</w:t>
+                <w:t xml:space="preserve">hal-04492974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayn el-Sira, Le Caire. Talents bâtisseurs versus architecture imposée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Boucheron &amp; Maria Anita Palumbo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entre-deux-barres. Une ethnographie de la transformation des ensembles de logements collectifs par leurs habitants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Saint-Étienne, 672 p., 2022, 978-2-86272-742-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05087374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sanmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Madoeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stadnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, p. 8-11, 2020, 978-2-86906-750-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03093059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marges : espaces contestés et contestations dans l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gülçin Erdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stadnicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Semmoud, P. Signoles (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exister et résister dans les marges urbaines. Villes du Bassin méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Université de Bruxelles, pp 177-214, 2020, 978-2-8004-1749-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03027717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler avec les déchets au marges urbaines (Le Caire, Casablanca et Istanbul)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies d'ordures. De l'économie des déchets, sous la direction de Denis Chevalier et Yann-Philippe Tastevin, Edition Artlys et MuCEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01718474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décharge de Médiouna : la quête du reste ultime (Casablanca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4647,73 +4772,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MuCEM; Artlys. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies d'ordures. De l'économie des déchets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233, 2017, 9782854956641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01524893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La décharge de Médiouna : la quête du reste ultime (Casablanca)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4723,917 +4848,917 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Garret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Chevalier et Yann-Philippe Tastevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vies d'ordures. De l'économie des déchets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition Artlys et MuCEM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.202-204, 2017, 978-2-854-95664-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01718465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre des déchets (Introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires François Rabelais </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés urbaines et déchets. Éclairages internationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 450 p., 2015, Villes et territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre des déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cirelli Claudia, Florin Bénédicte (sous la dir. de). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés urbaines et déchets. Éclairages internationaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 13-57, 2015, Collection Villes et territoires, 978-2-86906-382-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la question des déchets devient un problème public : réforme, crise, ajustements et malentendus entre acteurs. L'exemple du Caire (Égypte)</w:t>
+                <w:t xml:space="preserve">Du public au privé, de la ségrégation à la fragmentation. Quarante ans de villes nouvelles au Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cirelli Claudia, Florin Bénédicte. </w:t>
+              <w:t xml:space="preserve">Karine Bennafla. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés urbaines et déchets. Une comparaison internationale</w:t>
+              <w:t xml:space="preserve">Acteurs et pouvoirs dans les villes du Maghreb et du Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.239-268, 2015, Collection Villes et territoires, 978-2-86906-382-2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-168, 2015, 978-2-8111-1449-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01218610v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du public au privé, de la ségrégation à la fragmentation. Quarante ans de villes nouvelles au Caire</w:t>
+                <w:t xml:space="preserve">Quand la question des déchets devient un problème public : réforme, crise, ajustements et malentendus entre acteurs. L'exemple du Caire (Égypte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Karine Bennafla. </w:t>
+              <w:t xml:space="preserve">Cirelli Claudia, Florin Bénédicte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acteurs et pouvoirs dans les villes du Maghreb et du Moyen-Orient</w:t>
+              <w:t xml:space="preserve">Sociétés urbaines et déchets. Une comparaison internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.147-168, 2015, 978-2-8111-1449-7</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.239-268, 2015, Collection Villes et territoires, 978-2-86906-382-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01218528v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayn el-Sira ou les petits arrangements avec l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Deboulet &amp; Michèle Jolé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes urbains. Le parcours engagé de Françoise Navez-Bouchanine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-64, 2013, 978-2-8111-0834-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00830561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AYN AL-SIRA OU LES PETITS ARRANGEMENTS AVEC L'ESPACE. FABRICATION, USAGES ET CHANGEMENTS SOCIAUX DANS UNE CITÉ D'HABITAT POPULAIRE DU CAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khartala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes urbains. Le parcours engagé de Françoise Navez-Bouchanine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01090991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les chiffonniers du Caire osent ! Mobilisations, contournements et résistances d'une communauté stigmatisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une société en quête d'avenir. Égypte, an 2 de la révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 77-94, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01091023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIMENSIONS SPATIALES D'UNE CRISE : LES STRATEGIES DES ZABBALÎN (CHIFFONNIERS) DU CAIRE FACE A LA REFORME DU SYSTEME DE GESTION DES DECHETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces de vie, espaces enjeux. Entre investissements ordinaires et mobilisations politiques. Sous la dir. de Y. Bonny, S. Ollitrault, R. Keerle; Y. Le Caro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.129-144, 2011, Géographie sociale, 978-2-7535-1732-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00922944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résister, s'adapter ou disparaître : la corporation des chiffonniers du Caire en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Corteel, S. Le Lay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les travailleurs des déchets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Érès, pp.69-91, 2011, Clinique du travail, 978-27492-1436-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00922940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banished by the Quake: Urban Cairenes Displaced from the Historic Displaced from the Historic Center to the Desert Periphery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diane Singerman, Paul Amar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cairo Contested. Governance, Urban space and global Modernity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American University of Cairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 291-307, 2011, Cairo Contested, 978-977-416-500-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5643,111 +5768,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petits arrangements avec l'espace dans une cité d'habitat populaire ('Ayn al-Sira, Le Caire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.199-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05087368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5757,219 +5882,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites mains du recyclage marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Azaitraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Garret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01718542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The small hands of Moroccan recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Azaitraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Garret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01718517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6116,51 +6241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047138v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.138.0107" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c7z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gr&#252;neisl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c87" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Iraki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18549" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289313v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16942" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718935v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi Lelandais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718589v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330238v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249663v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218521v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059786v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2393" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debout" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.3036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922806v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736894v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201683v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899572v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092721v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442590v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c88" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4108" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05548357v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.flori.2025.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Benelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corteel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329290v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/soci%C3%A9t%C3%A9s-urbaines-et-d%C3%A9chets" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091989v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015971v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9287/l-etat-et-la-pauvrete-etrangere-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492974v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lan Nguyen Leroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Digregorio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535601v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Manzoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718474v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524893v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718465v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairiedumucem.fr/9782854956641-vies-d-ordures-de-l-economie-des-dechets-collectif/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2980-acteurs-et-pouvoirs-dans-les-villes-du-maghreb-et-du-moyen-orient-9782811114497.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830561v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090991v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091023v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218636v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aucpress.com/p-3601-cairo-contested.aspx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718542v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Azaitraoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718517v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514836v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c7z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047138v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.138.0107" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gr&#252;neisl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c87" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Manzoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Iraki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16942" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi Lelandais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2393" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.3036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c88" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4108" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05548357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.flori.2025.01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Benelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corteel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/soci%C3%A9t%C3%A9s-urbaines-et-d%C3%A9chets" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9287/l-etat-et-la-pauvrete-etrangere-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lan Nguyen Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Digregorio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairiedumucem.fr/9782854956641-vies-d-ordures-de-l-economie-des-dechets-collectif/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2980-acteurs-et-pouvoirs-dans-les-villes-du-maghreb-et-du-moyen-orient-9782811114497.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091023v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aucpress.com/p-3601-cairo-contested.aspx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Azaitraoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>