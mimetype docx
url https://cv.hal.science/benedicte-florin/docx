--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -3824,294 +3824,294 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants « roms » dans les villes d’Europe occidentale</w:t>
+                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants &amp;quot;roms&amp;quot; dans les villes occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Beluschi-Fabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ciniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.245-262, 2024, Espace et Territoires, 9782753591998</w:t>
+              <w:t xml:space="preserve">L'Etat et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants "roms" roumains en Espagne, France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Espace et sociétés, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535709v1</w:t>
+                <w:t xml:space="preserve">halshs-05015971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants &amp;quot;roms&amp;quot; dans les villes occidentales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants « roms » dans les villes d’Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Beluschi-Fabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ciniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Etat et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants "roms" roumains en Espagne, France et Italie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-262, 2024, Espace et Territoires, 9782753591998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-05015971v1</w:t>
+                <w:t xml:space="preserve">hal-04535709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir « faire de l'argent » : combiner les boulots, les monnaies et les compétences</w:t>
               </w:r>
@@ -4180,51 +4180,51 @@
                 <w:t xml:space="preserve">Chiara Manzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Legros Olivier; Bergeon Céline; Lièvre Marion; Vitale Tommaso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-162, 2023, L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5258,212 +5258,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayn el-Sira ou les petits arrangements avec l'espace</w:t>
+                <w:t xml:space="preserve">AYN AL-SIRA OU LES PETITS ARRANGEMENTS AVEC L'ESPACE. FABRICATION, USAGES ET CHANGEMENTS SOCIAUX DANS UNE CITÉ D'HABITAT POPULAIRE DU CAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agnès Deboulet &amp; Michèle Jolé. </w:t>
+              <w:t xml:space="preserve">Khartala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes urbains. Le parcours engagé de Françoise Navez-Bouchanine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.49-64, 2013, 978-2-8111-0834-2</w:t>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00830561v1</w:t>
+                <w:t xml:space="preserve">halshs-01090991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AYN AL-SIRA OU LES PETITS ARRANGEMENTS AVEC L'ESPACE. FABRICATION, USAGES ET CHANGEMENTS SOCIAUX DANS UNE CITÉ D'HABITAT POPULAIRE DU CAIRE</w:t>
+                <w:t xml:space="preserve">Ayn el-Sira ou les petits arrangements avec l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Khartala. </w:t>
+              <w:t xml:space="preserve">Agnès Deboulet &amp; Michèle Jolé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes urbains. Le parcours engagé de Françoise Navez-Bouchanine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.49-64, 2013, 978-2-8111-0834-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01090991v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00830561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les chiffonniers du Caire osent ! Mobilisations, contournements et résistances d'une communauté stigmatisée</w:t>
               </w:r>
@@ -5512,173 +5512,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01091023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIMENSIONS SPATIALES D'UNE CRISE : LES STRATEGIES DES ZABBALÎN (CHIFFONNIERS) DU CAIRE FACE A LA REFORME DU SYSTEME DE GESTION DES DECHETS</w:t>
+                <w:t xml:space="preserve">Résister, s'adapter ou disparaître : la corporation des chiffonniers du Caire en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+              <w:t xml:space="preserve">D. Corteel, S. Le Lay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces de vie, espaces enjeux. Entre investissements ordinaires et mobilisations politiques. Sous la dir. de Y. Bonny, S. Ollitrault, R. Keerle; Y. Le Caro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.129-144, 2011, Géographie sociale, 978-2-7535-1732-5</w:t>
+              <w:t xml:space="preserve">Les travailleurs des déchets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.69-91, 2011, Clinique du travail, 978-27492-1436-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00922944v1</w:t>
+                <w:t xml:space="preserve">halshs-00922940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résister, s'adapter ou disparaître : la corporation des chiffonniers du Caire en question</w:t>
+                <w:t xml:space="preserve">DIMENSIONS SPATIALES D'UNE CRISE : LES STRATEGIES DES ZABBALÎN (CHIFFONNIERS) DU CAIRE FACE A LA REFORME DU SYSTEME DE GESTION DES DECHETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D. Corteel, S. Le Lay. </w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les travailleurs des déchets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Érès, pp.69-91, 2011, Clinique du travail, 978-27492-1436-8</w:t>
+              <w:t xml:space="preserve">Espaces de vie, espaces enjeux. Entre investissements ordinaires et mobilisations politiques. Sous la dir. de Y. Bonny, S. Ollitrault, R. Keerle; Y. Le Caro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.129-144, 2011, Géographie sociale, 978-2-7535-1732-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00922940v1</w:t>
+                <w:t xml:space="preserve">halshs-00922944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banished by the Quake: Urban Cairenes Displaced from the Historic Displaced from the Historic Center to the Desert Periphery</w:t>
               </w:r>
@@ -6241,51 +6241,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514836v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c7z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047138v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.138.0107" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gr&#252;neisl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c87" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Manzoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Iraki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16942" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi Lelandais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2393" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.3036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c88" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4108" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05548357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.flori.2025.01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Benelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corteel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/soci%C3%A9t%C3%A9s-urbaines-et-d%C3%A9chets" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015971v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9287/l-etat-et-la-pauvrete-etrangere-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lan Nguyen Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Digregorio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairiedumucem.fr/9782854956641-vies-d-ordures-de-l-economie-des-dechets-collectif/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2980-acteurs-et-pouvoirs-dans-les-villes-du-maghreb-et-du-moyen-orient-9782811114497.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090991v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091023v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922940v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aucpress.com/p-3601-cairo-contested.aspx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Azaitraoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514836v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Garret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c7z" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05047138v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.138.0107" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442570v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Gr&#252;neisl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c87" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556981v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Marchand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Manzoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378829v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Iraki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4138" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133948v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bercegol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18549" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02289313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.16942" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719000v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333376v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi Lelandais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Allix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01059786v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2393" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922832v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Debout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.3036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922811v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Madoeuf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899572v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092721v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15c88" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4108" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05548357v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ta&#239;eb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pierrat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/erp.flori.2025.01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179849v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Benelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Corteel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Debary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329290v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufr-editions.fr/livre/soci%C3%A9t%C3%A9s-urbaines-et-d%C3%A9chets" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9287/l-etat-et-la-pauvrete-etrangere-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lan Nguyen Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsaingeon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Digregorio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087374v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093059v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanmartin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01524893v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.librairiedumucem.fr/9782854956641-vies-d-ordures-de-l-economie-des-dechets-collectif/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254317v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218618v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com/hommes-et-societes-histoire-et-geographie/2980-acteurs-et-pouvoirs-dans-les-villes-du-maghreb-et-du-moyen-orient-9782811114497.html" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090991v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830561v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karthala.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091023v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922940v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922944v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aucpress.com/p-3601-cairo-contested.aspx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087368v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Azaitraoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718517v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>