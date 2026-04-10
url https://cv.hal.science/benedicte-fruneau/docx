--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -261,611 +261,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Filtering Methods based on the Subbands and Subspaces Decomposition of Complex SAR Interferograms</w:t>
+                <w:t xml:space="preserve">Principes et avancées de l’interférométrie d’images radar pour la mesure de la topographie et des déplacements du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saoussen Belhadj-Aissa</w:t>
+                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiza Hocine</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2957466⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Spécial Radar, 219-220, pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2019.465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881562v1</w:t>
+                <w:t xml:space="preserve">hal-02882252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principes et avancées de l’interférométrie d’images radar pour la mesure de la topographie et des déplacements du sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarimétrie radar complète et partielle pour le suivi des surfaces terrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+                <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Spécial Radar, 219-220, pp.41-47. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882252v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et suivi de déformations de surface d’origine anthropique par interférométrie radar satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 219-220, pp.73-82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52638/rfpt.2019.469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimétrie radar complète et partielle pour le suivi des surfaces terrestres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Corner Reflectors for the Monitoring of Mountain Glacier Areas with Sentinel-1 Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Jauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lardeux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11080988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880239v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Corner Reflectors for the Monitoring of Mountain Glacier Areas with Sentinel-1 Time Series</w:t>
+                <w:t xml:space="preserve">Contextual Filtering Methods based on the Subbands and Subspaces Decomposition of Complex SAR Interferograms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Jauvin</w:t>
+                <w:t xml:space="preserve">Saoussen Belhadj-Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajing Yan</w:t>
+                <w:t xml:space="preserve">Faiza Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
+                <w:t xml:space="preserve">Mohamed Salah Boughacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Gay</w:t>
+                <w:t xml:space="preserve">Karima Hadj-Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (8), pp.988. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (12), pp.5321-5333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs11080988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2019.2957466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110973v1</w:t>
+                <w:t xml:space="preserve">hal-02881562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Sentinel-1 Data for Monitoring Temperate Mixed Forest Phenology</w:t>
               </w:r>
@@ -1253,51 +1253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mexico City Subsidence Measured by InSAR Time Series: Joint Analysis Using PS and SBAS Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1533,64 +1533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Tropical Vegetation Using Multifrequency Partial SAR Polarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1661,670 +1661,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSI and DINSAR interferometry useful tools for monitoring earth movement: The Grand-Palais-Invalides case example (Paris - France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Deffontaines</w:t>
+                <w:t xml:space="preserve">Support Vector Machine for Multifrequency SAR Polarimetric Data Classification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Magalhaes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
+                <w:t xml:space="preserve">P.L. Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Cojean</w:t>
+                <w:t xml:space="preserve">J.C. Souyris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
+                <w:t xml:space="preserve">B. Stoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11, pp.1</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (12), pp.4143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566585v1</w:t>
+                <w:t xml:space="preserve">hal-00438650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support Vector Machine for Multifrequency SAR Polarimetric Data Classification.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active deformation of Tainan tableland of southwestern Taiwan based on geodetic measurements and SAR interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.L. Frison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Tison</w:t>
+                <w:t xml:space="preserve">Mong-Han Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Souyris</w:t>
+                <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Stoll</w:t>
+                <w:t xml:space="preserve">Kuo-En Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruey-Juin Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Sheng Hsieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 466 (3-4 Special issue Geodynamics and active tectonics in East Asia), pp.322-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438650v1</w:t>
+                <w:t xml:space="preserve">insu-00498775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active deformation of Tainan tableland of southwestern Taiwan based on geodetic measurements and SAR interferometry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring residual mining subsidence of Nord/Pas-de-Calais coal basin from differential and Persistent Scatterer Interferometry (Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruey-Juin Rau</w:t>
+                <w:t xml:space="preserve">Y. Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chia-Sheng Hsieh</w:t>
+                <w:t xml:space="preserve">M. Al Heib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.11.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69, pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appgeo.2009.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00498775v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring residual mining subsidence of Nord/Pas-de-Calais coal basin from differential and Persistent Scatterer Interferometry (Northern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Guéguen</w:t>
+                <w:t xml:space="preserve">Swelling soils monitoring through PSI and DINSAR interferometry. Applications on eastern Paris surroundings (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. F. Kaveh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello de Michele</w:t>
+                <w:t xml:space="preserve">Roger Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453612v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swelling soils monitoring through PSI and DINSAR interferometry. Applications on eastern Paris surroundings (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSI and DINSAR interferometry useful tools for monitoring earth movement: The Grand-Palais-Invalides case example (Paris - France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. F. Kaveh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Deffontaines</w:t>
+                <w:t xml:space="preserve">Sergio Magalhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Audiguier</w:t>
+                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, pp.10</w:t>
+              <w:t xml:space="preserve">, 2009, 11, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566513v1</w:t>
+                <w:t xml:space="preserve">hal-00566585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsidence of Kolkata (Calcutta) City, India during the 1990s as observed from space by Differential Synthetic Aperture Radar Interferometry (D-InSAR) technique</w:t>
               </w:r>
@@ -2362,51 +2362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.S. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 102 (1-2), pp.176-185. </w:t>
@@ -2508,51 +2508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Leparmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue RTU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5p</w:t>
@@ -2607,51 +2607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2749,51 +2749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Prunier-Leparmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 106-107, pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3553,51 +3553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin Tung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3674,51 +3674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th general assembly of Wegener on earth deformation and the study of earthquakes using geodesy and geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3737,351 +3737,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of spaceborne SAR interferometry and in-situ measurements for glacier monitoring in mountain areas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Present-day deformation in Taiwan mountain belt as monitored by InSAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Prebet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin Tung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence&amp;Virtual Environments for Measurement Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Annecy-le-Vieux, France</w:t>
+              <w:t xml:space="preserve">Fringe 2017, Workshop on “Advances in the Science and Applications of SAR Interferometry and Sentinel-1 InSAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555605v1</w:t>
+                <w:t xml:space="preserve">hal-02882345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day deformation in Taiwan mountain belt as monitored by InSAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined use of spaceborne SAR interferometry and in-situ measurements for glacier monitoring in mountain areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Jauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajing Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hsin Tung</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Prebet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fringe 2017, Workshop on “Advances in the Science and Applications of SAR Interferometry and Sentinel-1 InSAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computational Intelligence&amp;Virtual Environments for Measurement Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Annecy-le-Vieux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882345v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01555605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monotoring swelling soils through PSI and DINSAR interferometry: applications in eastern Paris Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. F. Kaveh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth International Symposium on land subsidence (EISOLS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Queretaro, Mexico. pp.10</w:t>
@@ -4110,267 +4110,267 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two methods in multi-temporal differential SAR interferometry: Application to the measurement of Mexico City subsidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Lopez-Quiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fringe 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Frascati, Italy. pp.8</w:t>
+              <w:t xml:space="preserve">MultiTemp 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Connecticut, United States. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557723v1</w:t>
+                <w:t xml:space="preserve">hal-00557719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two methods in multi-temporal differential SAR interferometry: Application to the measurement of Mexico City subsidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Lopez-Quiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MultiTemp 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Connecticut, United States. pp.8</w:t>
+              <w:t xml:space="preserve">Fringe 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Frascati, Italy. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557719v1</w:t>
+                <w:t xml:space="preserve">hal-00557723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interferometry technics applied on residual subsidence analysis measurement of closure coal mines, example from Nord-Pas-de Calais coal mine, France</w:t>
               </w:r>
@@ -4408,51 +4408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Post-Mining 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Nancy, France. pp.NC</w:t>
@@ -4533,51 +4533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Al Heib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello de Michele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Envisat Symposium 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Montreux, Switzerland. pp.NC</w:t>
@@ -4645,51 +4645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Trebossen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4815,51 +4815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Fekaouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MDIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4878,316 +4878,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of corner reflectors with Sentinel-1 SAR images for glacier and moraine monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Potential and limits of Sentinel-1 data for small Alpine glaciers monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Jauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2018 - 12th European Conference on Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aachen, Germany. pp.6</w:t>
+              <w:t xml:space="preserve">IGARSS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. Proceedings IGARSS2018, pp.5165-5168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799754v1</w:t>
+                <w:t xml:space="preserve">hal-01799762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential and limits of Sentinel-1 data for small Alpine glaciers monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Use of corner reflectors with Sentinel-1 SAR images for glacier and moraine monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Jauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. Proceedings IGARSS2018, pp.5165-5168</w:t>
+              <w:t xml:space="preserve">EUSAR 2018 - 12th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aachen, Germany. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799762v1</w:t>
+                <w:t xml:space="preserve">hal-01799754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of Sentinel-1 A/B interferometry and corner reflectors for glacier and surrounding moraines monitoring in the Chamonix Valley (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Jauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5225,77 +5225,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of moraine and glacier movements in the Chamonix Valley (France) by means of Sentinel-1 A/B interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Jauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5333,90 +5333,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of ground displacement monitoring in Paris with Sentinel-1 A/B time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Jauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yajing Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fringe 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5499,51 +5499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Ho Tong Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Raucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Cavalié; Emmanuel Trouvé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Displacement Measurement from Remote Sensing Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley-ISTE, 2022, 9781789450835. </w:t>
@@ -5594,51 +5594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déformations de la Butte Montmartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5878,70 +5878,70 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Aléa et risque sécheresse. Analyse du comportement des sols argileux lors de cycles climatiques extrêmes. Application au risque sécheresse: aide au diagnostic et recommandations. Rapport final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Projet Aléa et risque sécheresse. Analyse du comportement des sols argileux lors de cycles climatiques extrêmes. Application au risque sécheresse: aide au diagnostic et recommandations. Synthèse de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Audiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zemenu Geremew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5976,334 +5976,334 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Géosciences. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584449v1</w:t>
+                <w:t xml:space="preserve">hal-00584451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Aléa et risque sécheresse. Analyse du comportement des sols argileux lors de cycles climatiques extrêmes. Application au risque sécheresse: aide au diagnostic et recommandations. Synthèse de la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">HYDROGEOBAT : Impacts géologiques et géotechniques des mouvements de nappes phréatiques sur le bâti: analyse, mesure, simulation, prévention. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Audiguier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Thenevin</w:t>
+                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deveughèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Géosciences. 2009</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584451v1</w:t>
+                <w:t xml:space="preserve">hal-00584476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYDROGEOBAT : Impacts géologiques et géotechniques des mouvements de nappes phréatiques sur le bâti: analyse, mesure, simulation, prévention. Rapport final</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Projet Aléa et risque sécheresse. Analyse du comportement des sols argileux lors de cycles climatiques extrêmes. Application au risque sécheresse: aide au diagnostic et recommandations. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zemenu Geremew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Laribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thenevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Géosciences. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Deveughèle</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00584476v1</w:t>
+                <w:t xml:space="preserve">hal-00584449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des faibles déformations topographiques des buttes Montmartre et Chaumont à partir des nouvelles méthodes interférométriques radar (Dinsar et SPN) et identification de l'origine des mouvements topographiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6529,51 +6529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687316v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.04.050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Belhadj-Aissa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Hocine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Boughacha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hadj-Rabah" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2957466" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882252v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.465" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.469" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lardeux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110973v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080988" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Frison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kmiha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10122049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le B&#233;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suppe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3319/TAO.2017.03.20.02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Jen Chang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1181678" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lopez-Quiroz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2191146" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champenois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-C. Lin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0D01KHC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souyris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stoll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2010.2053836" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magalhaes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Frison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Souyris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stoll" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mong-Han Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyr-Ching Hu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-En Ching" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruey-Juin Rau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Sheng Hsieh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453612v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Heib" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appgeo.2009.02.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Kaveh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Chatterjee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rudant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.02.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C8CRT3J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leparmentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Parmentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.05.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZH94F2N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Prunier-Leparmentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-P. Chang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00244-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-727QFDSW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raymond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deffontaines" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012437" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sarti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delacourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Achache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Doin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin Tung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prebet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882345v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557723v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973270v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Courel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trebossen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Fekaouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799762v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03717495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magalhaes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zokimila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331329v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Rusant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Classeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemenu Geremew" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Laribi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thenevin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584451v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584476v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Magalhaes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687316v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.04.050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lardeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.469" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080988" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Belhadj-Aissa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Hocine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Boughacha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hadj-Rabah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2957466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Frison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kmiha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10122049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le B&#233;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suppe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3319/TAO.2017.03.20.02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Jen Chang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1181678" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lopez-Quiroz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2191146" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champenois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-C. Lin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0D01KHC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souyris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stoll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2010.2053836" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Frison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Souyris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stoll" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mong-Han Huang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyr-Ching Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-En Ching" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruey-Juin Rau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Sheng Hsieh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Heib" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appgeo.2009.02.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Kaveh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magalhaes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Chatterjee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rudant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.02.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C8CRT3J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leparmentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Parmentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.05.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZH94F2N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Prunier-Leparmentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-P. Chang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00244-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-727QFDSW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raymond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deffontaines" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012437" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sarti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delacourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Achache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Doin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin Tung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prebet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973270v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Courel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trebossen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Fekaouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799754v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03717495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magalhaes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zokimila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331329v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Rusant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Classeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemenu Geremew" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Laribi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thenevin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584449v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Magalhaes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>