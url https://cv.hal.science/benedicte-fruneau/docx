--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -365,239 +365,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimétrie radar complète et partielle pour le suivi des surfaces terrestres</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lardeux</w:t>
+                <w:t xml:space="preserve">Observation et suivi de déformations de surface d’origine anthropique par interférométrie radar satellitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Raucoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 219-220, pp.73-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2019.469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880239v1</w:t>
+                <w:t xml:space="preserve">hal-02882262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et suivi de déformations de surface d’origine anthropique par interférométrie radar satellitaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Simonetto</w:t>
+                <w:t xml:space="preserve">Polarimétrie radar complète et partielle pour le suivi des surfaces terrestres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 219-220, pp.73-82. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882262v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Corner Reflectors for the Monitoring of Mountain Glacier Areas with Sentinel-1 Time Series</w:t>
               </w:r>
@@ -1533,64 +1533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Tropical Vegetation Using Multifrequency Partial SAR Polarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1667,51 +1667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support Vector Machine for Multifrequency SAR Polarimetric Data Classification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2362,51 +2362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Rudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.S. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Frison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 102 (1-2), pp.176-185. </w:t>
@@ -2607,51 +2607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Le Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2749,51 +2749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Prunier-Leparmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Rudant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 106-107, pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3383,273 +3383,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InSAR Corner Cube at GRSM.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full Coverage of the Taiwan Island by InSAR With Sentinel-1 and ALOS Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pathier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aimar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Pierre Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin Tung</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ILRS Technical Workshop : Laser ranging : To improve economy, performance, and adoption for new applications.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILRS, Oct 2019, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114069v1</w:t>
+                <w:t xml:space="preserve">hal-02882328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Coverage of the Taiwan Island by InSAR With Sentinel-1 and ALOS Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InSAR Corner Cube at GRSM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">2019 ILRS Technical Workshop : Laser ranging : To improve economy, performance, and adoption for new applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILRS, Oct 2019, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882328v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between present-day and Holocene deformation in SW Taiwan based on a full coverage of the Taiwan Island by InSAR</w:t>
               </w:r>
@@ -3795,51 +3795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyr-Ching Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin Tung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fringe 2017, Workshop on “Advances in the Science and Applications of SAR Interferometry and Sentinel-1 InSAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6529,51 +6529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687316v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.04.050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lardeux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882262v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.469" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080988" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Belhadj-Aissa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Hocine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Boughacha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hadj-Rabah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2957466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Frison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kmiha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10122049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le B&#233;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suppe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3319/TAO.2017.03.20.02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Jen Chang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1181678" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lopez-Quiroz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2191146" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champenois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-C. Lin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0D01KHC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souyris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stoll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2010.2053836" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Frison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Souyris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stoll" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mong-Han Huang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyr-Ching Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-En Ching" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruey-Juin Rau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Sheng Hsieh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Heib" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appgeo.2009.02.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Kaveh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magalhaes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Chatterjee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rudant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.02.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C8CRT3J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leparmentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Parmentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.05.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZH94F2N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Prunier-Leparmentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-P. Chang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00244-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-727QFDSW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raymond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deffontaines" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012437" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sarti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delacourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Achache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882328v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Doin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin Tung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prebet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973270v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Courel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trebossen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Fekaouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799754v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03717495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magalhaes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zokimila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331329v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Rusant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Classeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemenu Geremew" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Laribi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thenevin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584449v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Magalhaes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687316v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.04.050" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raucoules" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882262v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2019.469" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lardeux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rudant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110973v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Jauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080988" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Belhadj-Aissa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Hocine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Boughacha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Hadj-Rabah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2019.2957466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Frison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Kmiha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10122049" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555519v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le B&#233;on" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Huang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suppe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pathier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3319/TAO.2017.03.20.02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Jen Chang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Champenois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19475705.2016.1181678" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Lopez-Quiroz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2012.2191146" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Champenois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deffontaines" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-C. Lin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.05.025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0D01KHC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souyris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stoll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2010.2053836" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Frison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Souyris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stoll" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mong-Han Huang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyr-Ching Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-En Ching" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruey-Juin Rau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Sheng Hsieh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.11.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gu&#233;guen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Heib" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Michele" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appgeo.2009.02.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Kaveh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00566585v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Magalhaes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Chatterjee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rudant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Roy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2006.02.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C8CRT3J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584493v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Arnaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leparmentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Parmentier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.05.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WZH94F2N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Prunier-Leparmentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407043v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-P. Chang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00244-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-727QFDSW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882387v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Raymond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deffontaines" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Lee" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL012437" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882393v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sarti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882414v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achache" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delacourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882417v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Achache" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882328v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Doin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin Tung" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114069v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882338v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Prebet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Doin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557723v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Al Heib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973270v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Courel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Trebossen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Fekaouni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799754v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623697v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543222v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03717495v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Ho Tong Minh" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119986843.ch9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569331v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magalhaes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zokimila" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331329v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Rusant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Classeau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemenu Geremew" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Laribi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thenevin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584476v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Combes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584449v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00584487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Magalhaes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>