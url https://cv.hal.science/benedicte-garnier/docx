--- v0 (2026-04-04)
+++ v1 (2026-05-02)
@@ -66,660 +66,660 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour un usage réflexif de R dans sa pratique des sciences sociales. Retours d’expérience sur l’apprentissage, l’utilisation et l’assistance sur R</w:t>
+                <w:t xml:space="preserve">Quels outils pour appréhender et analyser les mobilisations de Gilets jaunes et les données issues du Débat national ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Morand</w:t>
+                <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Garnier</w:t>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Gourmelin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédérik Cassor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Chanvril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "R à l'usage des sciences sociales" (RUSS)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Statistique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Gilets jaunes et Grand Débat National : outils, données et analyses, 9 (1-2), pp.9-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297711v1</w:t>
+                <w:t xml:space="preserve">hal-03371816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion of foreign euro coins in France, 2002-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grasland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Guérin-Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 488</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’équipe statistique et informatique de l’Ined</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bringé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier des Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115, pp.27-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilets jaunes et Grand Débat National : outils, données et analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour un usage réflexif de R dans sa pratique des sciences sociales. Retours d’expérience sur l’apprentissage, l’utilisation et l’assistance sur R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Gourmelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistique et Société</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03888656v1</w:t>
+              <w:t xml:space="preserve">Séminaire "R à l'usage des sciences sociales" (RUSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elisabeth Morand; Bénédicte Garnier, Dec 2021, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils pour appréhender et analyser les mobilisations de Gilets jaunes et les données issues du Débat national ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gilets jaunes et Grand Débat National : outils, données et analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Cassor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Chanvril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Garcia</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Czerny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Gilets jaunes et Grand Débat National : outils, données et analyses, 9 (1-2), pp.9-20</w:t>
-[...140 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 9 (1-2), 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-05485862v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -789,51 +789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Emsellem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1024,51 +1024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Morand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gourmelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651881v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05485862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Cassor" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Chanvril" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651881v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Gu&#233;rin-Pace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Texier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Garnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05485862v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bring&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297711v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Morand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Gourmelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888656v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Czerny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654530v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Didelon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>