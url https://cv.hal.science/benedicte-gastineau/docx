--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -1986,338 +1986,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05054497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Etude socio-économique des activités de la Haute-Ville d’Antananarivo, Madagascar »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expériences sociales des mesures sanitaires relatives à l’épidémie de covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aunoble Alexis</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Golaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Flahaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel de recherche du LPED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Réseau Anthropologie des Épidémies Émergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03667622v1</w:t>
+                <w:t xml:space="preserve">halshs-03585702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences sociales des mesures sanitaires relatives à l’épidémie de covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Etude socio-économique des activités de la Haute-Ville d’Antananarivo, Madagascar »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Seferiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laurence Flahaux</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura March</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakotoanosy Tahiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aunoble Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau Anthropologie des Épidémies Émergentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel de recherche du LPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03585702v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Présentation d’une méthodologie d’enquête via KoboTool Box : pour un recensement des activités socio-économiques de la Haute-Ville d‘Antananarivo, Madagascar »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Seferiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakotoanosy Tahiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aunoble Alexis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café du labo du LPED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2411,51 +2411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“A critical review of social entrepreneurship indicators” A metareview of indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Seferiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cummings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3468,298 +3468,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition et mesure de l’(an)alphabétisme : approche critique appliquée à cinq pays (Burkina Faso, Madagascar, Mali, Ouganda et Sénégal)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Issa Bouaré</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t>
+              <w:t xml:space="preserve">Cardi, J. (ed.); Favrot, M. (ed.); Gastineau, Bénédicte (ed.); Genin, Didier (ed.); Golaz, V. (ed.); Robles, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.121-137, 2024, Sociétés africaines en mutation, 978-2-7605-6055-0</w:t>
+              <w:t xml:space="preserve">Digressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPED, pp.7-8, 2024, Les Impromptus du LPED, 979-10-96763-15-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715181v1</w:t>
+                <w:t xml:space="preserve">hal-04913975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Golaz</w:t>
+                <w:t xml:space="preserve">Définition et mesure de l’(an)alphabétisme : approche critique appliquée à cinq pays (Burkina Faso, Madagascar, Mali, Ouganda et Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Bougma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Andriamaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjibou Oppa Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Bouaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cardi, J. (ed.); Favrot, M. (ed.); Gastineau, Bénédicte (ed.); Genin, Didier (ed.); Golaz, V. (ed.); Robles, C. (ed.). </w:t>
+              <w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digressions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPED, pp.7-8, 2024, Les Impromptus du LPED, 979-10-96763-15-3</w:t>
+              <w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociétés africaines en mutation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-137, 2024, Sociétés africaines en mutation, 978-2-7605-6055-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913975v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population and Water Issues: Going Beyond Scarcity</w:t>
               </w:r>
@@ -6236,51 +6236,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="417B946F"/>
+    <w:nsid w:val="32D98143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6467,51 +6467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-gastineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1110-7092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057768366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAF-3327-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.049.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12466" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Flahaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dos&#160;santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8210" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girardin Hubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gerardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.174.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Rakotoson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.174.0079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Gnele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnine Mizochounnou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Senan Assogba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Dabat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jenn-Treyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rolland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martignac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667622v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoanosy Tahiry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aunoble Alexis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02494385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cummings" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Adjamagbo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Toud&#233;ka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-6-la-vulnerabilite-a-l.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martignac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bougma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjibou Oppa Barry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bouar&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-76433-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76433-3_13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vischel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibigaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kosmowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houngb&#233;gnon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Toud&#233;ka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kosmowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hougb&#233;gnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irdeditions/131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.131" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03522930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Astruc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lemaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ravelo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adisso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vishel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatou Hassane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772530v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vishel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-gastineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1110-7092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057768366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAF-3327-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.049.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12466" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Flahaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dos&#160;santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8210" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girardin Hubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gerardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.174.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Rakotoson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.174.0079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Gnele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnine Mizochounnou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Senan Assogba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Dabat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jenn-Treyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rolland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martignac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoanosy Tahiry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aunoble Alexis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02494385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cummings" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Adjamagbo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Toud&#233;ka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-6-la-vulnerabilite-a-l.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martignac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bougma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjibou Oppa Barry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bouar&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-76433-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76433-3_13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vischel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibigaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kosmowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houngb&#233;gnon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Toud&#233;ka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kosmowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hougb&#233;gnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irdeditions/131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.131" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03522930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Astruc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lemaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ravelo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adisso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vishel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatou Hassane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772530v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vishel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>