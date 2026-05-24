--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -2336,191 +2336,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat : « Freiner la croissance démographique : une nécessité absolue » ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“A critical review of social entrepreneurship indicators” A metareview of indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Seferiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cummings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LOCEAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">s 1st Annual Conference of the Private Sector Development Research Network (PSDRN), The Graduate Institute of International and Development Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494385v1</w:t>
+                <w:t xml:space="preserve">hal-03667554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“A critical review of social entrepreneurship indicators” A metareview of indicators</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climat : « Freiner la croissance démographique : une nécessité absolue » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">s 1st Annual Conference of the Private Sector Development Research Network (PSDRN), The Graduate Institute of International and Development Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">Séminaire LOCEAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667554v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et scolarisation à Madagascar</w:t>
               </w:r>
@@ -3468,298 +3468,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Golaz</w:t>
+                <w:t xml:space="preserve">Définition et mesure de l’(an)alphabétisme : approche critique appliquée à cinq pays (Burkina Faso, Madagascar, Mali, Ouganda et Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Bougma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Andriamaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjibou Oppa Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issa Bouaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cardi, J. (ed.); Favrot, M. (ed.); Gastineau, Bénédicte (ed.); Genin, Didier (ed.); Golaz, V. (ed.); Robles, C. (ed.). </w:t>
+              <w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digressions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPED, pp.7-8, 2024, Les Impromptus du LPED, 979-10-96763-15-3</w:t>
+              <w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociétés africaines en mutation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.121-137, 2024, Sociétés africaines en mutation, 978-2-7605-6055-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913975v1</w:t>
+                <w:t xml:space="preserve">hal-04715181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition et mesure de l’(an)alphabétisme : approche critique appliquée à cinq pays (Burkina Faso, Madagascar, Mali, Ouganda et Sénégal)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Issa Bouaré</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Golaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géraldine Duthé; Aurélien Dasré; Binta Ndeye Diemé; Bruno Masquelier; Marc Pilon; Clémentine Rossier; Abdramane Bassiahi Soura; Madeleine Wayack Pambè; Richard Marcoux. </w:t>
+              <w:t xml:space="preserve">Cardi, J. (ed.); Favrot, M. (ed.); Gastineau, Bénédicte (ed.); Genin, Didier (ed.); Golaz, V. (ed.); Robles, C. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promouvoir et confronter les sources statistiques existantes pour répondre aux enjeux démographiques en Afrique subsaharienne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPED, pp.7-8, 2024, Les Impromptus du LPED, 979-10-96763-15-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Université du Québec</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04715181v1</w:t>
+                <w:t xml:space="preserve">hal-04913975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population and Water Issues: Going Beyond Scarcity</w:t>
               </w:r>
@@ -5581,297 +5581,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse environnement et changement climatique en milieu rural au Niger : rapport sur les changements et les services climatiques dans les sites de Karkara, Sahiya, Darey et Toungfini : analyse climatique et services climatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse environnement et changement climatique en milieu rural au Niger - Fiche de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hassane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
+                <w:t xml:space="preserve">Ramatou Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vishel</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IRD. 2017, 39 p. multigr</w:t>
+                <w:t xml:space="preserve">Théo Vischel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PAM - Niger; Lasdel - Niger. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433487v1</w:t>
+                <w:t xml:space="preserve">hal-01772532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse environnement et changement climatique en milieu rural au Niger - Fiche de synthèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse environnement et changement climatique en milieu rural au Niger : rapport sur les changements et les services climatiques dans les sites de Karkara, Sahiya, Darey et Toungfini : analyse climatique et services climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hassane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Vischel</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PAM - Niger; Lasdel - Niger. 2017</w:t>
+                <w:t xml:space="preserve">T. Vishel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRD. 2017, 39 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772532v1</w:t>
+                <w:t xml:space="preserve">hal-03433487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse environnement et changement climatique en milieu rural au Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramatou Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6236,51 +6236,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32D98143"/>
+    <w:nsid w:val="4DE73D66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6467,51 +6467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-gastineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1110-7092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057768366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAF-3327-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.049.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12466" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Flahaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dos&#160;santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8210" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girardin Hubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gerardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.174.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Rakotoson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.174.0079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Gnele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnine Mizochounnou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Senan Assogba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Dabat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jenn-Treyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rolland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martignac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoanosy Tahiry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aunoble Alexis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02494385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cummings" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Adjamagbo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Toud&#233;ka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-6-la-vulnerabilite-a-l.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martignac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715181v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bougma" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjibou Oppa Barry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bouar&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-76433-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76433-3_13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vischel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibigaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kosmowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houngb&#233;gnon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Toud&#233;ka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kosmowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hougb&#233;gnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irdeditions/131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.131" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03522930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Astruc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lemaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ravelo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adisso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vishel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatou Hassane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772530v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vishel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-gastineau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1110-7092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057768366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAF-3327-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054488v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Gastineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Adjamagbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923054v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882049v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Golaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rqj2022.10.01.05" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.049.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.12466" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Flahaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/statsoc.279" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018266v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dos&#160;santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.8210" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/afco.259.0009" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girardin Hubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472998v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Gerardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.174.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472988v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Rakotoson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Andriamaro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.174.0079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kpadonou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Gnele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saturnine Mizochounnou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01768744v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473082v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delaunay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Senan Assogba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060827v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Dabat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jenn-Treyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rolland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martignac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Seferiadis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura March" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoanosy Tahiry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aunoble Alexis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667628v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cummings" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02494385v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Adjamagbo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Toud&#233;ka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913944v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favrot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Genin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Ouattara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lped.fr/les-impromptus-du-lped-6-la-vulnerabilite-a-l.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762190v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916795v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martignac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715181v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bougma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjibou Oppa Barry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issa Bouar&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/promouvoir-confronter-les-sources-statistiques-existantes-4481.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585228v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-76433-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76433-3_13" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lalou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vischel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921841v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918996v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gibigaye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kosmowski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houngb&#233;gnon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010921v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Antoine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Toud&#233;ka" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kpadonou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Attan&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473091v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Kosmowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hougb&#233;gnon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145158v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/irdeditions/131" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.131" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01794954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03522930v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Astruc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lemaire" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854092v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly Rakotomanana" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ravelo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adisso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115065v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Raimond" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772532v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatou Hassane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hassane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vishel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772530v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vishel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01473085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Dial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520156v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>