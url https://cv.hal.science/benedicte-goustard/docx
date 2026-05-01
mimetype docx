--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -66,1974 +66,1991 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
+                <w:t xml:space="preserve">Sex-specific aggressive and emotional behavior in myostatin-deficient mice: Ratio of acylated versus unacylated ghrelin is reduced, but not correlated with butyrylcholinesterase activity level, however parvalbumin expression is lost in the habenular complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rué</w:t>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
+                <w:t xml:space="preserve">Hillary Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 194 (2), pp.264-279. </w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 423, pp.111813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2025.111813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383411v1</w:t>
+                <w:t xml:space="preserve">hal-05454677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin gene inactivation increases post-mortem calpain-dependent muscle proteolysis in mice</w:t>
+                <w:t xml:space="preserve">Insight into the Role of Gut Microbiota in Duchenne Muscular Dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Nassar</w:t>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Carnac</w:t>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Fouret</w:t>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
+                <w:t xml:space="preserve">Vincent Ollendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 185, pp.108726. </w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (2), pp.264-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2023.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503780v1</w:t>
+                <w:t xml:space="preserve">hal-04383411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myostatin gene inactivation increases post-mortem calpain-dependent muscle proteolysis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nay</w:t>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angèle Chopard</w:t>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Beck</w:t>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13113865⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185, pp.108726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03415988v1</w:t>
+                <w:t xml:space="preserve">hal-03503780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAHFAs Regulate the Proliferation of C2C12 Myoblasts and Induce a Shift toward a More Oxidative Phenotype in Mouse Skeletal Muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Physical Inactivity Induce Significant Changes in Human Gut Microbiota? New Answers Using the Dry Immersion Hypoactivity Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melha Benlebna</w:t>
+                <w:t xml:space="preserve">Angèle Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Balas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fouret</w:t>
+                <w:t xml:space="preserve">Arnaud Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (23), pp.9046. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21239046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13113865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034553v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FAHFAs Regulate the Proliferation of C2C12 Myoblasts and Induce a Shift toward a More Oxidative Phenotype in Mouse Skeletal Muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+                <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjes Baati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (23), pp.9046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21239046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152871v1</w:t>
+                <w:t xml:space="preserve">hal-03034553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence of exercise training benefits in myostatin-deficient mice: Effect on lipidomic abnormalities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle functiona potential link with glucose homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.06.014⟩</w:t>
+              <w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 317 (1), pp.E158-E171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpendo.00521.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268413v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endurance exercise decreases protein synthesis and ER-mitochondria contacts in mouse skeletal muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Merle</w:t>
+                <w:t xml:space="preserve">New evidence of exercise training benefits in myostatin-deficient mice: Effect on lipidomic abnormalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (5), pp.1297-1306. </w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 516, pp.89-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00196.2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2019.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437605v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indole, a Signaling Molecule Produced by the Gut Microbiota, Negatively Impacts Emotional Behaviors in Rats</w:t>
+                <w:t xml:space="preserve">Endurance exercise decreases protein synthesis and ER-mitochondria contacts in mouse skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Jaglin</w:t>
+                <w:t xml:space="preserve">Audrey Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Rhimi</w:t>
+                <w:t xml:space="preserve">Florian Britto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Philippe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
+                <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00216⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (5), pp.1297-1306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00196.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396027v1</w:t>
+                <w:t xml:space="preserve">hal-02437605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indole, a Signaling Molecule Produced by the Gut Microbiota, Negatively Impacts Emotional Behaviors in Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Rhimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+              <w:t xml:space="preserve">, 2018, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2018.00216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361347v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myostatin deficiency is associated with lipidomic abnormalities in skeletal muscles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+                <w:t xml:space="preserve">Indole, a Signaling Molecule Produced by the Gut Microbiota, Negatively Impacts Emotional Behaviors in Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Rhimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2017.06.017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605145v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of protein emulsion in food impacts intestinal microbiota, caecal luminal content composition and distal intestine characteristics in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Koeth</w:t>
+                <w:t xml:space="preserve">Myostatin deficiency is associated with lipidomic abnormalities in skeletal muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201700078⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1862 (10 - part A), pp.1044-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2017.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598952v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure of protein emulsion in food impacts intestinal microbiota, caecal luminal content composition and distal intestine characteristics in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Jaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine L. Lepinay</w:t>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+                <w:t xml:space="preserve">Damien Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Joffre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Iciar Garate</w:t>
+                <w:t xml:space="preserve">Fanny Koeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (10), pp.1700078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201700078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01204439v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression of fatty acid transport and binding proteins in the blood-brain barrier and the cerebral cortex of the rat: Differences across development and with different DHA brain status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pelerin</w:t>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Jouin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephen C. Cunnane</w:t>
+                <w:t xml:space="preserve">Iciar Garate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2014.07.004⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204412v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rat neural stem cell proliferation and differentiation are durably altered by the in utero polyunsaturated fatty acid supply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene expression of fatty acid transport and binding proteins in the blood-brain barrier and the cerebral cortex of the rat: Differences across development and with different DHA brain status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pelerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Langelier</w:t>
+                <w:t xml:space="preserve">Jean Marc Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Koch</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephen C. Cunnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2012.08.001⟩</w:t>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (5), pp.213 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2014.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644377v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dexamethasone inhibits the maturation of newly formed neurons and glia supplemented with polyunsaturated fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Heberden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Meffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2041,1386 +2058,1503 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard-Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maximin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138, pp.395-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2013.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of PPAR β/δ in the regulation of glutamatergic signaling in the hamster suprachiasmatic nucleus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rat neural stem cell proliferation and differentiation are durably altered by the in utero polyunsaturated fatty acid supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Denis</w:t>
+                <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Rochet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heberden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-012-1241-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.380-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2012.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643670v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovariectomy and 17ß-estradiol alter the transcription of lipid metabolism genes and proportions of neo-formed n-3 and n-6 long-chain polyunsaturated fatty acids differently in brain and liver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Alessandri</w:t>
+                <w:t xml:space="preserve">The role of PPAR β/δ in the regulation of glutamatergic signaling in the hamster suprachiasmatic nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Extier</w:t>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Baudry</w:t>
+                <w:t xml:space="preserve">Sylviane Gourmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (11), pp.2003-2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-012-1241-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.07.005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019009v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-3 long-chain fatty acids and regulation of glucose transport in two models of rat brain endothelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ovariectomy and 17ß-estradiol alter the transcription of lipid metabolism genes and proportions of neo-formed n-3 and n-6 long-chain polyunsaturated fatty acids differently in brain and liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Extier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pifferi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+                <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Alessandri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perriere</w:t>
+                <w:t xml:space="preserve">Charlotte Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemistry International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuint.2010.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (9), pp.820-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309763v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA enhances the noradrenaline release by SH-SY5Y cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">n-3 long-chain fatty acids and regulation of glucose transport in two models of rat brain endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Mathieu</w:t>
+                <w:t xml:space="preserve">Françoise Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Denis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Monique Lavialle</w:t>
+                <w:t xml:space="preserve">Nicolas Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 56 (1), pp.94-100. </w:t>
+              <w:t xml:space="preserve">, 2010, 56 (5), pp.703-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuint.2009.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuint.2010.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665831v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender affects liver desaturase expression in a rat model of n-3 fatty acid repletion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">DHA enhances the noradrenaline release by SH-SY5Y cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul P van Veldhoven</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 21 (3), pp.180-187. </w:t>
+              <w:t xml:space="preserve">Neurochemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56 (1), pp.94-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuint.2009.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666525v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of the Transcriptional and Fatty Acid Profiles in Response to n-3 Fatty Acids in SH-SY5Y Neuroblastoma Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Gender affects liver desaturase expression in a rat model of n-3 fatty acid repletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Extier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul P van Veldhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.180-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669437v1</w:t>
+                <w:t xml:space="preserve">hal-02666525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(n-3) Polyunsaturated Fatty Acid Deficiency Reduces the Expression of Both Isoforms of the Brain Glucose Transporter GLUT1 in rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Changes of the Transcriptional and Fatty Acid Profiles in Response to n-3 Fatty Acids in SH-SY5Y Neuroblastoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 135, pp.2241-2246</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (7), pp.719-728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679816v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions biologiques des acides gras polyinsaturés dans les membranes nerveuses : une évolution des concepts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">(n-3) Polyunsaturated Fatty Acid Deficiency Reduces the Expression of Both Isoforms of the Brain Glucose Transporter GLUT1 in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Langelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 39 (4), pp.270-279</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 135, pp.2241-2246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681386v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid concentrations in retinal phospholipids of piglets fed an infant formula enriched with long-chain polyunsaturated fatty acids: Effects of egg phospholipids and fish oils with different ratios of eicosapentaenoic acid to docosahexaenoic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Fonctions biologiques des acides gras polyinsaturés dans les membranes nerveuses : une évolution des concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Langelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 67, pp.377-385</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (4), pp.270-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692111v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Docosahexaenoic acid concentrations in retinal phospholipids of piglets fed an infant formula enriched with long-chain polyunsaturated fatty acids: Effects of egg phospholipids and fish oils with different ratios of eicosapentaenoic acid to docosahexaenoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 67, pp.377-385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polyinsaturated fatty acids status in blood, heart, liver, intestine, retina and brain of newborn piglets fed either sow milk or a milk replacer diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 36 (1), pp.95-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3430,900 +3564,900 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is skeletal muscle remodeling associated with gut microbiota signature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging link between oxidative stress handling and autophagy in post-mortem maturation of mice skeletal muscle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation of skeletal muscle function by gut Microbiota Dysbiosis and reseeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Nassar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès du club français Autophagie CFATG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948484v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of skeletal muscle function by gut Microbiota Dysbiosis and reseeding</w:t>
+                <w:t xml:space="preserve">Emerging link between oxidative stress handling and autophagy in post-mortem maturation of mice skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Nay</w:t>
+                <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">8. Congrès du club français Autophagie CFATG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753298v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of skeletal muscle function by gut microbiota dysbiosis and reseeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myostatin deficiency in skeletal muscle alters the lipids composition of mitochondrial membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JED Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega 3 fatty acids and energy supply: impact on glucose transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pifferi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. FACS Meeting, INRA Workshop, Fatty Acids and Cell Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplémentation en acides gras polyinsaturés à longue chaîne chez le nouveau-né allaité avec un lait de remplacement : Bilan obtenu sur le modèle porcelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel Valicentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Chambray-lès-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4333,2589 +4467,2423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between mitochondria-associated membranes, protein synthesis and energy metabolism in skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebru Asikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop - 4th Edition Membrane Contact Sites: Methodology, Biology &amp; Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Monopoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de muscle squelettique in vitro en 3 dimensions (3D)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Koechlin-Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées scientifiques et techniques du réseau de microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ducornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Vernus</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Ghréline-Myostatine-Butyrylcholinestérase dans le métabolisme musculaire et le comportement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Migeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ducornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Carnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota and skeletal muscle crosstalk : lessons from muscle remarkable phenotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congress of Association of Researchers in Physical and Sport Activities ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les FAHFAs régulent la prolifération des myoblastes C2C12 et favorisent un phénotype plus oxydatif dans le muscle squelettique chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Balas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle function: a potential link with glucose homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. Wiley, Acta Physiologica, 227, 2019, Special Issue:Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of white-striping myopathy in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of inter-organ dialogue: Specific gut microbiota signatures in specific-skeletal muscle phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Jollet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exercise, Locomotion and MusculoSkeletal System (ELMSK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lyon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’apoptose et de l’autophagie aux mécanismes de transformation post-mortem du muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 1p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the proteolytic events by the Myostatin in the post-mortem skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journée CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for autophagy attenuation during post-mortem maturation of hypertrophied muscle in myostatin deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès du club français Autophagie CFATG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminution de la teneur en cardiolipide, un phospholipide clé dans la régulation de la fonction énergétique, dans un modèle d’hypertrophie musculaire lié à l’invalidation de la myostatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, Journées francophones de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du dialogue entre le tissu adipeux et l’intestin dans le maintien de l’homéostasie intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Devime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maximin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age-related hippocampal alterations of glutamatergic neurotransmission are aggravated by ω3 PUFA deficiency and reduced by fish oil supplementation in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Meeting on Glial Cells in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Glia, 61 (Suppl. 1), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary docosahexaenoic acid on acetylcholine release process in the rat hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Aïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lisbonne, Portugal. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary docosahexaenoic acid on acetylcholine release process in the rat hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Aïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congress of the International Society for the Study of Fatty Acids and Lipids (ISSFAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Brighton, United Kingdom. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830635v1</w:t>
-              </w:r>
-[...164 lines deleted...]
-                <w:t xml:space="preserve">hal-05454677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId187"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7070,51 +7038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034553v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Benlebna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268413v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Merle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00196.2019" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396027v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00216" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361347v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605145v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2017.06.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Jaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Koeth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700078" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204412v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pelerin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Alessandri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Cunnane" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2014.07.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3D97C26-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644377v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Koch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2012.08.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meffray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard-Langelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maximin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2013.07.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Challet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gourmelen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-012-1241-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D31H87S9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Extier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.07.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52S1JQ80-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309763v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alessandri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perriere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2010.02.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DCB54C4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mathieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.09.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666525v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P van Veldhoven" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.10.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837644v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765304v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Antoine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819158v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin-Ramonatxo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849272v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753297v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837654v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797384v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748187v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Latour" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212242.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah A&#239;d" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830635v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Benlebna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Merle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00196.2019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00216" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361347v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2017.06.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Jaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Koeth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pelerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Alessandri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Cunnane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2014.07.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3D97C26-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meffray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard-Langelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maximin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2013.07.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Koch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2012.08.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Challet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gourmelen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-012-1241-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D31H87S9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Extier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.07.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52S1JQ80-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309763v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alessandri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perriere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2010.02.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DCB54C4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mathieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.09.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P van Veldhoven" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.10.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692111v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765304v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin-Ramonatxo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849272v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797384v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748187v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Latour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212242.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah A&#239;d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830635v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>