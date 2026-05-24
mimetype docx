--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1236,247 +1236,247 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Bruneau</w:t>
+                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2018.00216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396027v1</w:t>
+                <w:t xml:space="preserve">hal-02361347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indole, a Signaling Molecule Produced by the Gut Microbiota, Negatively Impacts Emotional Behaviors in Rats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of protein emulsion in food impacts intestinal microbiota, caecal luminal content composition and distal intestine characteristics in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Bruneau</w:t>
+                <w:t xml:space="preserve">Martin Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Jaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Koeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2018.00216⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (10), pp.1700078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201700078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361347v1</w:t>
+                <w:t xml:space="preserve">hal-01598952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myostatin deficiency is associated with lipidomic abnormalities in skeletal muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1525,2036 +1525,1902 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1862 (10 - part A), pp.1044-1055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbalip.2017.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of protein emulsion in food impacts intestinal microbiota, caecal luminal content composition and distal intestine characteristics in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Koeth</w:t>
+                <w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine L. Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niyazi Acar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Garate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201700078⟩</w:t>
+              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53, pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598952v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iciar Garate</w:t>
+                <w:t xml:space="preserve">Gene expression of fatty acid transport and binding proteins in the blood-brain barrier and the cerebral cortex of the rat: Differences across development and with different DHA brain status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pelerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sylvie Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen C. Cunnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (5), pp.213 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plefa.2014.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01204439v1</w:t>
+                <w:t xml:space="preserve">hal-01204412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression of fatty acid transport and binding proteins in the blood-brain barrier and the cerebral cortex of the rat: Differences across development and with different DHA brain status</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rat neural stem cell proliferation and differentiation are durably altered by the in utero polyunsaturated fatty acid supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Langelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heberden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.380-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2012.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plefa.2014.07.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01204412v1</w:t>
+                <w:t xml:space="preserve">hal-02644377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dexamethasone inhibits the maturation of newly formed neurons and glia supplemented with polyunsaturated fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Heberden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Meffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard-Langelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138, pp.395-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2013.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rat neural stem cell proliferation and differentiation are durably altered by the in utero polyunsaturated fatty acid supply</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of PPAR β/δ in the regulation of glutamatergic signaling in the hamster suprachiasmatic nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Rochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Aioun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2012.08.001⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (11), pp.2003-2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-012-1241-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644377v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of PPAR β/δ in the regulation of glutamatergic signaling in the hamster suprachiasmatic nucleus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Gourmelen</w:t>
+                <w:t xml:space="preserve">Ovariectomy and 17ß-estradiol alter the transcription of lipid metabolism genes and proportions of neo-formed n-3 and n-6 long-chain polyunsaturated fatty acids differently in brain and liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Extier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Hussain Al-Gubory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Langelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (9), pp.820-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-012-1241-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02643670v1</w:t>
+                <w:t xml:space="preserve">hal-01019009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovariectomy and 17ß-estradiol alter the transcription of lipid metabolism genes and proportions of neo-formed n-3 and n-6 long-chain polyunsaturated fatty acids differently in brain and liver</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Baudry</w:t>
+                <w:t xml:space="preserve">n-3 long-chain fatty acids and regulation of glucose transport in two models of rat brain endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neurochemistry International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56 (5), pp.703-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuint.2010.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.07.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01019009v1</w:t>
+                <w:t xml:space="preserve">hal-02309763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">n-3 long-chain fatty acids and regulation of glucose transport in two models of rat brain endothelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Perriere</w:t>
+                <w:t xml:space="preserve">DHA enhances the noradrenaline release by SH-SY5Y cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Langelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurochemistry International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 56 (5), pp.703-710. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 56 (1), pp.94-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuint.2009.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuint.2010.02.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02309763v1</w:t>
+                <w:t xml:space="preserve">hal-02665831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHA enhances the noradrenaline release by SH-SY5Y cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Gender affects liver desaturase expression in a rat model of n-3 fatty acid repletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Extier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Lavialle</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul P van Veldhoven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurochemistry International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuint.2009.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.180-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665831v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender affects liver desaturase expression in a rat model of n-3 fatty acid repletion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Changes of the Transcriptional and Fatty Acid Profiles in Response to n-3 Fatty Acids in SH-SY5Y Neuroblastoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40 (7), pp.719-728</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666525v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of the Transcriptional and Fatty Acid Profiles in Response to n-3 Fatty Acids in SH-SY5Y Neuroblastoma Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">(n-3) Polyunsaturated Fatty Acid Deficiency Reduces the Expression of Both Isoforms of the Brain Glucose Transporter GLUT1 in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 40 (7), pp.719-728</w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 135, pp.2241-2246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669437v1</w:t>
+                <w:t xml:space="preserve">hal-02679816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(n-3) Polyunsaturated Fatty Acid Deficiency Reduces the Expression of Both Isoforms of the Brain Glucose Transporter GLUT1 in rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Fonctions biologiques des acides gras polyinsaturés dans les membranes nerveuses : une évolution des concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 135, pp.2241-2246</w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (4), pp.270-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679816v1</w:t>
+                <w:t xml:space="preserve">hal-02681386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions biologiques des acides gras polyinsaturés dans les membranes nerveuses : une évolution des concepts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Docosahexaenoic acid concentrations in retinal phospholipids of piglets fed an infant formula enriched with long-chain polyunsaturated fatty acids: Effects of egg phospholipids and fish oils with different ratios of eicosapentaenoic acid to docosahexaenoic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guesnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 39 (4), pp.270-279</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 67, pp.377-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681386v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Docosahexaenoic acid concentrations in retinal phospholipids of piglets fed an infant formula enriched with long-chain polyunsaturated fatty acids: Effects of egg phospholipids and fish oils with different ratios of eicosapentaenoic acid to docosahexaenoic acid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Polyinsaturated fatty acids status in blood, heart, liver, intestine, retina and brain of newborn piglets fed either sow milk or a milk replacer diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 36 (1), pp.95-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3564,91 +3430,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is skeletal muscle remodeling associated with gut microbiota signature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3667,323 +3533,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Porto, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of skeletal muscle function by gut Microbiota Dysbiosis and reseeding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
+                <w:t xml:space="preserve">Emerging link between oxidative stress handling and autophagy in post-mortem maturation of mice skeletal muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonnieu</w:t>
+                <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European College of Sport Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">8. Congrès du club français Autophagie CFATG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03753298v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging link between oxidative stress handling and autophagy in post-mortem maturation of mice skeletal muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Nassar</w:t>
+                <w:t xml:space="preserve">Modulation of skeletal muscle function by gut Microbiota Dysbiosis and reseeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Casas</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès du club français Autophagie CFATG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">European College of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948484v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of skeletal muscle function by gut microbiota dysbiosis and reseeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4042,100 +3908,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. World Congress on Targeting Microbiota</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myostatin deficiency in skeletal muscle alters the lipids composition of mitochondrial membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Feillet Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4167,297 +4033,297 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JED Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marseille, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omega 3 fatty acids and energy supply: impact on glucose transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pifferi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pifferi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. FACS Meeting, INRA Workshop, Fatty Acids and Cell Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplémentation en acides gras polyinsaturés à longue chaîne chez le nouveau-né allaité avec un lait de remplacement : Bilan obtenu sur le modèle porcelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel Valicentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Chambray-lès-Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4467,926 +4333,926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between mitochondria-associated membranes, protein synthesis and energy metabolism in skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebru Asikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop - 4th Edition Membrane Contact Sites: Methodology, Biology &amp; Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Monopoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de muscle squelettique in vitro en 3 dimensions (3D)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Koechlin-Ramonatxo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées scientifiques et techniques du réseau de microscopistes INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Goustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816235v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du microbiote dans la relation entre activité physique, santé et bien-être</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Butyrylcholinesterase and Ghrelin in the Myostatin knock-out mouse. Impact on stress, aggressivity and behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ducornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. 317, pp.E158 - E171</w:t>
+              <w:t xml:space="preserve">14. International Meeting on Cholinesterases / 8. Conference on Paraoxonase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804882v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Ghréline-Myostatine-Butyrylcholinestérase dans le métabolisme musculaire et le comportement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Migeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ducornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bertrand-Gaday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases cellulaires du défaut musculaire dégénératif (white-striping) chez le poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifiques du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbiota and skeletal muscle crosstalk : lessons from muscle remarkable phenotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Congress of Association of Researchers in Physical and Sport Activities ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les FAHFAs régulent la prolifération des myoblastes C2C12 et favorisent un phénotype plus oxydatif dans le muscle squelettique chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melha Benlebna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5445,73 +5311,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut bacteria are critical for optimal muscle function: a potential link with glucose homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5533,235 +5399,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luz Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France. Wiley, Acta Physiologica, 227, 2019, Special Issue:Abstracts of the 3rd Congress of Physiology and Integrative Biology (CPBI) and 86th Congress of French Physiological Society (SFP)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of white-striping myopathy in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vernus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Praud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Congress of Myology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of inter-organ dialogue: Specific gut microbiota signatures in specific-skeletal muscle phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Jollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5783,110 +5649,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonnieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exercise, Locomotion and MusculoSkeletal System (ELMSK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Lyon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l’apoptose et de l’autophagie aux mécanismes de transformation post-mortem du muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5908,110 +5774,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique Phase 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 1p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the proteolytic events by the Myostatin in the post-mortem skeletal muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6033,110 +5899,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Journée CBS2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for autophagy attenuation during post-mortem maturation of hypertrophied muscle in myostatin deficient mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6158,110 +6024,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès du club français Autophagie CFATG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminution de la teneur en cardiolipide, un phospholipide clé dans la régulation de la fonction énergétique, dans un modèle d’hypertrophie musculaire lié à l’invalidation de la myostatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6283,615 +6149,615 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vernus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 221 p., 2016, Journées francophones de nutrition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du dialogue entre le tissu adipeux et l’intestin dans le maintien de l’homéostasie intestinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Goustard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Devime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Langella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marseille, France. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age-related hippocampal alterations of glutamatergic neurotransmission are aggravated by ω3 PUFA deficiency and reduced by fish oil supplementation in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Potier</w:t>
+                <w:t xml:space="preserve">Gaelle Champeil-Potokar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennebelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Meeting on Glial Cells in Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-Blackwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Glia, 61 (Suppl. 1), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary docosahexaenoic acid on acetylcholine release process in the rat hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Aïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lisbonne, Portugal. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary docosahexaenoic acid on acetylcholine release process in the rat hippocampus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vancassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Aïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Langelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc J. M. Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guesnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congress of the International Society for the Study of Fatty Acids and Lipids (ISSFAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Brighton, United Kingdom. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7038,51 +6904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Benlebna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Merle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00196.2019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bruneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00216" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361347v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2017.06.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Jaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Koeth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204412v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pelerin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Alessandri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Cunnane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2014.07.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3D97C26-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meffray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard-Langelier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maximin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2013.07.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Koch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2012.08.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643670v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Challet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gourmelen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-012-1241-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D31H87S9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019009v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Extier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.07.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52S1JQ80-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309763v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alessandri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perriere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2010.02.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DCB54C4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mathieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.09.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666525v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P van Veldhoven" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.10.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679816v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681386v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692111v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685827v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837644v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830653v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765304v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819158v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin-Ramonatxo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849272v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753297v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837654v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797384v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748187v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Latour" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212242.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah A&#239;d" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830635v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454677v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vernus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Goustard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bertrand-Gaday" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Maillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2025.111813" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Jollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollendorff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2023.10.010" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nassar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carnac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108726" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03415988v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Chopard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13113865" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Benlebna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21239046" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02152871v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Baati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00521.2018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coudray" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2019.06.014" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437605v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Merle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Britto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00196.2019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361347v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jaglin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Rhimi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Philippe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Bruneau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2018.00216" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01598952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Jaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Douard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Koeth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201700078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605145v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2017.06.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204412v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pelerin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sylvie Lallemand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Alessandri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Cunnane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2014.07.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3D97C26-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644377v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Langelier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Koch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lavialle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heberden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2012.08.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646799v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meffray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Goustard-Langelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maximin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2013.07.010" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Challet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Rochet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Gourmelen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-012-1241-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D31H87S9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Extier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Hussain Al-Gubory" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baudry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.07.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52S1JQ80-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309763v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pifferi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alessandri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perriere" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2010.02.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DCB54C4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mathieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2009.09.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guesnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P van Veldhoven" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2008.10.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669437v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Alessandri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679816v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vancassel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681386v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692111v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guesnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685827v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736948v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948484v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753298v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753288v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837644v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Feillet Coudray" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830653v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765304v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Antoine" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05310612v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Simon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delobel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebru Asikan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819158v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jublanc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Koechlin-Ramonatxo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804882v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816235v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Migeon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ducornet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818883v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ibrahim" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Py" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829963v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chopard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735731v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Lefeuvre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539058v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Chopard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753297v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941438v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940597v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barea" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797384v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Devime" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748187v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Potier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Latour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Champeil-Potokar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennebelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/212242.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830710v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah A&#239;d" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830635v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>