--- v0 (2026-03-19)
+++ v1 (2026-04-19)
@@ -995,51 +995,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moysan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université d' Angers. 2025</w:t>
+              <w:t xml:space="preserve">Université d' Angers; Ministère de la Culture, Service interministériel des Archives de France. 2025, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1096,51 +1096,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moysan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université d' Angers. 2025</w:t>
+              <w:t xml:space="preserve">Université d' Angers; Ministère de la Culture, Service interministériel des Archives de France. 2025, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1197,51 +1197,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rouffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moysan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université d' Angers. 2025</w:t>
+              <w:t xml:space="preserve">Université d' Angers; Ministère de la Culture, Service interministériel des Archives de France. 2025, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1554,433 +1554,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les féministes : une communauté d'archives ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cet « impérieux désir » des archiveuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les féministes et leurs archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.117-132, 2023, Archives du féminisme, 275358799X</w:t>
+              <w:t xml:space="preserve">, pp.7-17, 2023, Archives du féminisme, 275358799X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082575v1</w:t>
+                <w:t xml:space="preserve">hal-04082559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cet « impérieux désir » des archiveuses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les féministes : une communauté d'archives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les féministes et leurs archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-17, 2023, Archives du féminisme, 275358799X</w:t>
+              <w:t xml:space="preserve">, pp.117-132, 2023, Archives du féminisme, 275358799X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082559v1</w:t>
+                <w:t xml:space="preserve">hal-04082575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment définir les archives de communauté en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les conflits d’archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.137-154, 2022, </w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires de Rennes, pp.137-154, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.162530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que la Grande Guerre fait aux archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire l'histoire des violences en guerre. Annette Becker, un engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Créaphis éditions, pp.393-407, 2021, 978-2-35428-165-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ethos participatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Meynard Cécile; Lebarbé Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ethos participatif Généalogistes et création de contenus à l’heure du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.59-74, 2021, 9782813003850. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.3912⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04174299v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03475777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter l'histoire ou refléter la société ? La collecte en archives départementales depuis les années 1980</w:t>
               </w:r>
@@ -2614,116 +2614,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Créer un patrimoine : la collecte de sons, d'images et de paroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marcilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux patrimoines en Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.631-644, 2013, Art et Société, 978-2-7535-2820-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer un patrimoine : la collecte de sons, d'images et de paroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marcilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux patrimoines en Pays de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.631-644, 2013, coll. Art et société</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archivistiques canadienne et française : échanges, influences ou transferts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité des travaux historiques et scientifiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre du patrimoine (France-Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, pp.47-66, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00957407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages en ligne du patrimoine écrit : du partage à l'enrichissement de contenus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2739,221 +2903,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux patrimoines en Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.645-657, 2013, 978-2-7535-2820-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877803v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-00957402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine écrit militant et archives du monde du travail</w:t>
               </w:r>
@@ -3379,186 +3379,290 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00780801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Garder la ligne. Le Portail international archivistique francophone et la formation à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Roberto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2023 (2), pp.253-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/coma.2023.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrimoine en mouvement : le corps archive du danseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines du sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14yal⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond capstone: toward a new strategy for appraising and selecting emails to transfer to archives within French public agencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3576,1924 +3680,1924 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marcilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archival Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (4), pp.36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10502-025-09511-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extraire et classifier pour évaluer, comprendre et communiquer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Ait El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, pp.21-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner, épurer, décrire. L'apport de l'IA dans le traitement archivistique des messages électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Ait El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 147, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Extraire et classifier pour évaluer, comprendre et communiquer</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Plis et déplis” : de l’art et des méthodes de la recherche en archivistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L’archivistique, objet de recherche ? Explorations en France et à l’international, 257, pp.33-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2020.5935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un punt d’inflexió entre dues onades? Els arxius del feminisme a França i Espanya des de la dècada del 1990 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Touria Ait El Mekki</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Jornet Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BiD : Textos Universitaris de Biblioteconomia i Documentació</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/BiD2020.44.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalisations, standardisation, modélisations : acculturations professionnelles ou uniformisations identitaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vers une archivistique-monde ?, 259, pp.51-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2020.6002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un tournant entre deux vagues ? Les archives du féminisme en France et en Espagne depuis les années 1990 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Jornet Benito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BiD : Textos Universitaris de Biblioteconomia i Documentació</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/BiD2020.44.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une archivistique sociale : esquisse d'un bilan de dix ans de recherche en archivistique à l'Université d'Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marcilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1-2), pp.37-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi archiver l’intime des gens ordinaires au XXIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Garde-mémoire, bulletin de l'association pour le patrimoine autobiographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Mes archives sont-elles queer ?” Des demandes d’archivage et de communication spécifiques aux militantes et militants féministes et queer »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Archives et transparence, une ambition citoyenne, 255, pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2019.5834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes rendus. Jonathan Barbier et Antoine Mandret-Degeilh Le travail sur archives. Guide pratique Malakoff, Armand Colin, 2018, 281 p. - Bruno Galland Les archives Paris, Puf , 2016, 128 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (3-4), pp.803-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2020.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour qui les archives de l’adoption sont-elles essentielles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 147, pp.21-22</w:t>
+              <w:t xml:space="preserve">, 2019, 128, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Núria Jornet Benito</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ca la dona, un espace d’actions féministes et archivistiques à Barcelone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BiD : Textos Universitaris de Biblioteconomia i Documentació</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives du féminisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.41-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Plis et déplis” : de l’art et des méthodes de la recherche en archivistique</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Venir étudier en France : mémento pratique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L’archivistique, objet de recherche ? Explorations en France et à l’international, 257, pp.33-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/gazar.2020.5935⟩</w:t>
+              <w:t xml:space="preserve">, 2019, La Francophonie des archives. Expertise, coopération, partage, 256, pp.155-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2019.5909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Normalisations, standardisation, modélisations : acculturations professionnelles ou uniformisations identitaires ?</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déontologie professionnelle face aux fake news</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marcilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becoming an archivist, the development of professionality in a university training programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Au regard des métiers du patrimoine, 30 (30), pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.13697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives et patrimonialisation à l'heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bourgogne côté livre. L'actualité du livre et des professionnels de la région</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.16-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives sont-elles des objets patrimoniaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les archives aujourd'hui et demain (233), pp.31-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages des archives dans la société contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Archives et enjeux de société (129), pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction ''archives'' à l'UNESCO, entre exemplarité et controverses (1947-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vers une archivistique-monde ?, 259, pp.51-67. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 229, pp.109-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Un tournant entre deux vagues ? Les archives du féminisme en France et en Espagne depuis les années 1990 »</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la normalisation dans les services d'archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...385 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ducol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Archives et transparence, une ambition citoyenne, 255, pp.107-120. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 228, pp.9-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...543 lines deleted...]
-                <w:t xml:space="preserve">La fonction ''archives'' à l'UNESCO, entre exemplarité et controverses (1947-1971)</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collecter et rendre visible les archives du féminisme : une action en réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 229, pp.109-126</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 221, pp.173-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2011.4783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formations (initiales ou continues) sont-elles adaptées aux besoins des entreprises ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette des Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.81-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00491851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation continue des archivistes : une expérience universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marcilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ducol</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 228, pp.9-24</w:t>
+              <w:t xml:space="preserve">, 2010, 218, pp.115-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00780783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Victis : Vétérans de la guerre de 1870-1871 et reconnaissance nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rh19.997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5503,1431 +5607,1500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the archiving and contextualization of electronic messaging in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Aït El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Digital Preservation - iPress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.374, 2022, Proceedings iPres 2022 Glasgow 12—16 September 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'une base de connaissances à partir de messageries spécialisées pour améliorer l'exploitation et l'archivage des méls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Aït El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsanta Randriatsitohaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1, Vadistat press; Editzioni Erranti, pp.52-59, 2022, JADT 2022 ¨Proceedings of the 16th International Conference on statistical analysis of textual data</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer, collecter, sélectionner et conserver : la place des objets dans les fonds d'archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Féminismes &amp; musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFéMuse, Apr 2026, Angers (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux espaces de l’attention dans le système archivistique français : quelques conclusions et mises en perspective à partir du programme de recherche sur les reconfigurations des rapports aux usagers (2RU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avec attention. Archives, archivistes et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des archivistes français, Mar 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'apport de l'IA à la compréhension, l'évaluation, la sélection et la description des messageries électroniques. Quelques réflexions à partir des résultats d'un programme de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Journée des archivistes 2025 - 14. Archivdag vun de Lëtzebuerger Archivisten - IA - chances et opportunités - KI - Chancen und Möglichkeiten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Veraïn vun de Lëtzebuerger Archivisten, Jun 2025, Luxembourg Ville, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives orales, migrations contraintes et souvenirs d'enfance : des enjeux à la restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance déplacée et archives orales : formes et enjeux des interactions avec les personnes concernées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Temps, Mondes, Sociétés, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographier les parcours d'enfants eurasiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance en décolonisation : migrations contraintes et construction individuelle 1945-1980</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Temps, Mondes, Sociétés, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la boîte noire à la boîte à surprise, le programme Pêle-mél et les messageries électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Ait El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intelligence artificielle dans la gestion de données</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale des Chartes; Association des archivistes français, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives from below in France and Québec From singular to collective(s), from individual to common(s). Archives from margins in France: community claims or a desire to be included in the national narrative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th ACA Annual Conference: Belonging - Considering archival bonds and disconnects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Charlottetown, Prince Edward Island, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Email in French, Natural Language Processing and Pêle-mél project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Ait El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Email archiving symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Illinois Urbana-Champaign, Jun 2023, Urbana (EU), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agir archivistique par en bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au coeur des archives, l'humain - 51e Congrès de l’Association des archivistes du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des archivistes du Québec, May 2022, Saint-Hyacinthe, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autres archives, autres histoires : Les archives d’en bas au Québec et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midis du Cièq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre interuniversitaire d’études québécoises (CIEQ), Mar 2022, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'une base de connaissances à partir de messageries spécialisées pour améliorer l'exploitation et l'archivage des méls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touria Aït El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsanta Randriatsitohaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VADISTAT, Jul 2022, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives et inclusivité. Gestes professionnels, médiations et demandes sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'inclusion dans les métiers du livre et du patrimoine : enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives féministes : de la &amp;quot;violence archivale&amp;quot; à la communauté d'archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midis du Centre universitaire d'études québécoises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les freins à l'accès aux archives, entre contraintes métier et régulations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Jollivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Moysan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives et transparence : une ambition citoyenne. Forum de l’association des archivistes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mes archives sont-elles queer ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives et transparence : une ambition citoyenne. Forum de l’Association des archivistes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives du féminisme, archives de féministes : un engagement de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e congrès international des recherches féministes dans la francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une archivistique sociale : esquisse d’un bilan de dix ans de recherche en archivistique à l’université d’Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6943,142 +7116,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État, conditions et diffusion de la recherche en archivistique. 8e symposium du GIRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe interdisciplinaire de recherche en archivistique, Nov 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apprentissage du discours. Influence de la formation de l'archiviste sur son positionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archiviste et les services : quels positionnements stratégiques adopter ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives / trauma / histoire(s). Entre fausses évidences et malentendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7094,224 +7267,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrativité et trauma. Regards croisés sur les formes autobiographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives, citoyenneté et numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives et démocratie à l'ère du numérique : nouveaux enjeux, nouvelles responsabilités pour l'archiviste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en archi­ves défi­ni­ti­ves du dos­sier patient : réflexions sur des pra­ti­ques pro­fes­sion­nel­les et pers­pec­ti­ves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leroy-Frangeul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Archives hospitalières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, La Courneuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portails documentaires et archives : des enjeux renouvelés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les portails documentaires : un atout pour les archives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique participatif, quels enjeux pour la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7327,418 +7569,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les humanités numériques : diversités des pratiques, réalités des enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en archives du dossier patient : réflexions sur des pratiques professionnelles (de 1968 à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patients, acteurs profanes du soin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Don d’archives, don de soi : le cas des archives militantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ALMA 2012-2014 : le don en archives et en bibliothèques : do ut des ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archivistiques canadienne et française : échanges, influences ou transferts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre du patrimoine (France-Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Québec, Canada. pp.47-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives du féminisme, entre collecte compensatoire et outil politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives en marges. Les autres visages des conflits d'archives (XIVe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un pont entre les générations : le don d’archives militantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale supérieure d'archivistique, séminaire international organisé par la direction des patrimoines du ministère de la Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations universitaires aux métiers des archives : un rôle toujours plus nécessaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marcilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7754,358 +7996,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stage technique international des Archives de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00780785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Construire un pont entre les générations : le don d’archives militantes</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction « archives » à l’UNESCO, entre exemplarité et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale supérieure d'archivistique, séminaire international organisé par la direction des patrimoines du ministère de la Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Towards the Transnational History of International Organizations : methodology / epistemology - Vers une histoire transnationale des organisations internationales : méthodologie / épistémologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cambridge, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'illusion documentaire : de l'usage de la classification en archivistique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'illusion documentaire : de l'usage de la classification en archivistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Louvain, Belgique. pp.187-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00957468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dossiers de dommages de guerre 1914-1918 : une question toujours ouverte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dossiers de dommages de guerre 1914-1918 : une question toujours ouverte ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Villeneuve-d'Ascq, France. pp.55-69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.irhis.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00957725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heure par heure, jour par jour, une commémoration d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heure par heure, jour par jour, une commémoration d'urgence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.203-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00492460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caesar pontem fecit : formes, logiques et enjeux du faire faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8121,221 +8363,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caesar pontem fecit : formes, logiques et enjeux du faire faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331878v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00492460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enquête orale comme outil de la recherche : bilan de deux expériences en sciences sociales à l’université d’Angers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre aux collecteurs de mémoire, n° 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8345,330 +8518,330 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogie, généanautie, une passion partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaïde Laloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ethos participatif. Généalogistes et création de contenus à l’heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête Généalogie, généanautie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marcilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaïde Laloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fin des cadres de classement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00371213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8736,51 +8909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C57984C4"/>
+    <w:nsid w:val="8519AAE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8967,51 +9140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-grailles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2042-855X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031390110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2529816" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034638353" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temos.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alma.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Winand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Legois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9085/les-feministes-et-leurs-archives" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877815v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcilloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Neveu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4678" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouffaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moysan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria A&#239;t El Mekki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.162530" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04174299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166891" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.167011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166846" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1535360910_doc.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46543" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88644" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.48973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957407v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957402v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214379v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Lejeune" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-025-09511-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Ait El Mekki" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189312v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Jornet Benito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/BiD2020.44.9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.5935" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189476v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.6002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189481v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/BiD2020.44.10" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.60" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082129v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189247v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5834" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189305v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5909" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830577v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13697" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215500v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877703v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877722v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877743v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2011.4783" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491851v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780783v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552993v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.997" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03837632v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Vasseur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsanta Randriatsitohaina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121125v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160915v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661911v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661955v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013290v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915006v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915178v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189665v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512796v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Georges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hamard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jollivet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189908v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190046v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190041v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564783v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564784v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564814v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroy-Frangeul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431091v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431086v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877749v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430993v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430980v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430995v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957725v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irhis.143" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331878v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492460v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Laloux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201442v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371213v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-grailles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2042-855X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031390110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2529816" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034638353" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temos.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alma.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Winand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Legois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9085/les-feministes-et-leurs-archives" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877815v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcilloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Neveu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4678" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouffaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moysan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria A&#239;t El Mekki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.162530" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04174299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3912" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166891" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.167011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166846" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1535360910_doc.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46543" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88644" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.48973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roberto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/coma.2023.18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Lejeune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-025-09511-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Ait El Mekki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.5935" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Jornet Benito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/BiD2020.44.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.6002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/BiD2020.44.10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5834" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.60" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5909" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13697" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877703v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2011.4783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491851v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.997" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03837632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Vasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsanta Randriatsitohaina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587564v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162105v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915178v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Georges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hamard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jollivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564783v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroy-Frangeul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431091v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431099v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431086v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430988v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irhis.143" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Laloux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>