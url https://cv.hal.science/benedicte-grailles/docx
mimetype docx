--- v1 (2026-04-19)
+++ v2 (2026-05-10)
@@ -1554,204 +1554,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cet « impérieux désir » des archiveuses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les féministes : une communauté d'archives ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les féministes et leurs archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-17, 2023, Archives du féminisme, 275358799X</w:t>
+              <w:t xml:space="preserve">, pp.117-132, 2023, Archives du féminisme, 275358799X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082559v1</w:t>
+                <w:t xml:space="preserve">hal-04082575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les féministes : une communauté d'archives ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cet « impérieux désir » des archiveuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les féministes et leurs archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.117-132, 2023, Archives du féminisme, 275358799X</w:t>
+              <w:t xml:space="preserve">, pp.7-17, 2023, Archives du féminisme, 275358799X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082575v1</w:t>
+                <w:t xml:space="preserve">hal-04082559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment définir les archives de communauté en France ?</w:t>
               </w:r>
@@ -1809,178 +1809,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’ethos participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Meynard Cécile; Lebarbé Thomas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ethos participatif Généalogistes et création de contenus à l’heure du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions des archives contemporaines, pp.59-74, 2021, 9782813003850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.3912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce que la Grande Guerre fait aux archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire l'histoire des violences en guerre. Annette Becker, un engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Créaphis éditions, pp.393-407, 2021, 978-2-35428-165-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475777v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04174299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documenter l'histoire ou refléter la société ? La collecte en archives départementales depuis les années 1980</w:t>
               </w:r>
@@ -2614,346 +2614,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créer un patrimoine : la collecte de sons, d'images et de paroles</w:t>
+                <w:t xml:space="preserve">Archivistiques canadienne et française : échanges, influences ou transferts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité des travaux historiques et scientifiques. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le théâtre du patrimoine (France-Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, pp.47-66, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages en ligne du patrimoine écrit : du partage à l'enrichissement de contenus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marcilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux patrimoines en Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.631-644, 2013, Art et Société, 978-2-7535-2820-8</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.645-657, 2013, 978-2-7535-2820-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Créer un patrimoine : la collecte de sons, d'images et de paroles</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer un patrimoine : la collecte de sons, d'images et de paroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marcilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux patrimoines en Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.631-644, 2013, coll. Art et société</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.631-644, 2013, Art et Société, 978-2-7535-2820-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-00957407v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages en ligne du patrimoine écrit : du partage à l'enrichissement de contenus</w:t>
+                <w:t xml:space="preserve">Créer un patrimoine : la collecte de sons, d'images et de paroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marcilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux patrimoines en Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.645-657, 2013, 978-2-7535-2820-8</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.631-644, 2013, coll. Art et société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877803v1</w:t>
+                <w:t xml:space="preserve">halshs-00957402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoine écrit militant et archives du monde du travail</w:t>
               </w:r>
@@ -3729,50 +3729,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sélectionner, épurer, décrire. L'apport de l'IA dans le traitement archivistique des messages électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Ait El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147, pp.43-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extraire et classifier pour évaluer, comprendre et communiquer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3781,857 +3863,775 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 147, pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Touria Ait El Mekki</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un punt d’inflexió entre dues onades? Els arxius del feminisme a França i Espanya des de la dècada del 1990 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Jornet Benito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et recherche</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BiD : Textos Universitaris de Biblioteconomia i Documentació</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/BiD2020.44.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Plis et déplis” : de l’art et des méthodes de la recherche en archivistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, L’archivistique, objet de recherche ? Explorations en France et à l’international, 257, pp.33-49. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2020.5935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normalisations, standardisation, modélisations : acculturations professionnelles ou uniformisations identitaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vers une archivistique-monde ?, 259, pp.51-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2020.6002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un tournant entre deux vagues ? Les archives du féminisme en France et en Espagne depuis les années 1990 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Jornet Benito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BiD : Textos Universitaris de Biblioteconomia i Documentació</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1344/BiD2020.44.9⟩</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1344/BiD2020.44.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Normalisations, standardisation, modélisations : acculturations professionnelles ou uniformisations identitaires ?</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une archivistique sociale : esquisse d'un bilan de dix ans de recherche en archivistique à l'Université d'Angers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marcilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1-2), pp.37-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comptes rendus. Jonathan Barbier et Antoine Mandret-Degeilh Le travail sur archives. Guide pratique Malakoff, Armand Colin, 2018, 281 p. - Bruno Galland Les archives Paris, Puf , 2016, 128 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (3-4), pp.803-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ahss.2020.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour qui les archives de l’adoption sont-elles essentielles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi archiver l’intime des gens ordinaires au XXIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Garde-mémoire, bulletin de l'association pour le patrimoine autobiographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Mes archives sont-elles queer ?” Des demandes d’archivage et de communication spécifiques aux militantes et militants féministes et queer »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vers une archivistique-monde ?, 259, pp.51-67. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/gazar.2020.6002⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Archives et transparence, une ambition citoyenne, 255, pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2019.5834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...319 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189247v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-02082129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca la dona, un espace d’actions féministes et archivistiques à Barcelone</w:t>
               </w:r>
@@ -5899,165 +5899,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'apport de l'IA à la compréhension, l'évaluation, la sélection et la description des messageries électroniques. Quelques réflexions à partir des résultats d'un programme de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Journée des archivistes 2025 - 14. Archivdag vun de Lëtzebuerger Archivisten - IA - chances et opportunités - KI - Chancen und Möglichkeiten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Veraïn vun de Lëtzebuerger Archivisten, Jun 2025, Luxembourg Ville, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux espaces de l’attention dans le système archivistique français : quelques conclusions et mises en perspective à partir du programme de recherche sur les reconfigurations des rapports aux usagers (2RU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avec attention. Archives, archivistes et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des archivistes français, Mar 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160915v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05121125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives orales, migrations contraintes et souvenirs d'enfance : des enjeux à la restitution</w:t>
               </w:r>
@@ -6257,194 +6257,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Email in French, Natural Language Processing and Pêle-mél project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Ait El Mekki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email archiving symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Illinois Urbana-Champaign, Jun 2023, Urbana (EU), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Archives from below in France and Québec From singular to collective(s), from individual to common(s). Archives from margins in France: community claims or a desire to be included in the national narrative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th ACA Annual Conference: Belonging - Considering archival bonds and disconnects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Charlottetown, Prince Edward Island, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Touria Ait El Mekki</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création d'une base de connaissances à partir de messageries spécialisées pour améliorer l'exploitation et l'archivage des méls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Aït El Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsanta Randriatsitohaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Email archiving symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Illinois Urbana-Champaign, Jun 2023, Urbana (EU), United States</w:t>
+              <w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VADISTAT, Jul 2022, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agir archivistique par en bas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6460,73 +6555,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au coeur des archives, l'humain - 51e Congrès de l’Association des archivistes du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des archivistes du Québec, May 2022, Saint-Hyacinthe, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autres archives, autres histoires : Les archives d’en bas au Québec et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6542,152 +6637,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midis du Cièq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre interuniversitaire d’études québécoises (CIEQ), Mar 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083000v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04013290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives et inclusivité. Gestes professionnels, médiations et demandes sociales</w:t>
               </w:r>
@@ -7448,178 +7448,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le numérique participatif, quels enjeux pour la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marcilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les humanités numériques : diversités des pratiques, réalités des enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Portails documentaires et archives : des enjeux renouvelés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les portails documentaires : un atout pour les archives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431091v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03431099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en archives du dossier patient : réflexions sur des pratiques professionnelles (de 1968 à nos jours)</w:t>
               </w:r>
@@ -7668,165 +7668,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Archivistiques canadienne et française : échanges, influences ou transferts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le théâtre du patrimoine (France-Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Québec, Canada. pp.47-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Don d’archives, don de soi : le cas des archives militantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ALMA 2012-2014 : le don en archives et en bibliothèques : do ut des ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430993v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01877749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives du féminisme, entre collecte compensatoire et outil politique</w:t>
               </w:r>
@@ -7875,316 +7875,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les formations universitaires aux métiers des archives : un rôle toujours plus nécessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marcilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stage technique international des Archives de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00780785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Construire un pont entre les générations : le don d’archives militantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale supérieure d'archivistique, séminaire international organisé par la direction des patrimoines du ministère de la Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'illusion documentaire : de l'usage de la classification en archivistique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stage technique international des Archives de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, France</w:t>
+              <w:t xml:space="preserve">L'illusion documentaire : de l'usage de la classification en archivistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Louvain, Belgique. pp.187-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00957468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fonction « archives » à l’UNESCO, entre exemplarité et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards the Transnational History of International Organizations : methodology / epistemology - Vers une histoire transnationale des organisations internationales : méthodologie / épistémologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cambridge, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430995v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00957468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dossiers de dommages de guerre 1914-1918 : une question toujours ouverte ?</w:t>
               </w:r>
@@ -8242,178 +8242,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00957725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caesar pontem fecit : formes, logiques et enjeux du faire faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marcilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caesar pontem fecit : formes, logiques et enjeux du faire faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00331878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Heure par heure, jour par jour, une commémoration d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heure par heure, jour par jour, une commémoration d'urgence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.203-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492460v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00331878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8909,51 +8909,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8519AAE5"/>
+    <w:nsid w:val="6106DDFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9140,51 +9140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-grailles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2042-855X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031390110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2529816" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034638353" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temos.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alma.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Winand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Legois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9085/les-feministes-et-leurs-archives" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877815v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcilloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Neveu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4678" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouffaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moysan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria A&#239;t El Mekki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082559v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.162530" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475777v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04174299v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3912" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166891" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.167011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166846" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1535360910_doc.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46543" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88644" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.48973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roberto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/coma.2023.18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Lejeune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-025-09511-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669613v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Ait El Mekki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798434v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189243v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.5935" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189312v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Jornet Benito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/BiD2020.44.9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.6002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/BiD2020.44.10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5834" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189759v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.60" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5909" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13697" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877703v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2011.4783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491851v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.997" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03837632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Vasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsanta Randriatsitohaina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587564v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121125v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162105v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915006v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083000v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013290v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915178v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Georges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hamard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jollivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564783v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroy-Frangeul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431091v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431099v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431086v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430993v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877749v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430988v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957468v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irhis.143" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492460v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331878v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Laloux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-grailles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2042-855X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031390110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2529816" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000034638353" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://temos.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alma.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019238v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Winand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Legois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charpenel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasserre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9085/les-feministes-et-leurs-archives" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877815v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcilloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Neveu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrazin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4678" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662617v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339000v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rouffaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moysan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647179v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647186v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria A&#239;t El Mekki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766430v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.162530" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04174299v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3912" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475777v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877837v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166891" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.167011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166846" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/couvertures/1535360910_doc.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166871" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877906v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46543" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877686v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88644" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877716v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.48973" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957407v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957402v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957400v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957433v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710357v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581023v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Becker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Roberto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/coma.2023.18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14yal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214379v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Lejeune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10502-025-09511-y" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798434v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Ait El Mekki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189312v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Jornet Benito" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/BiD2020.44.9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.5935" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.6002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189481v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/BiD2020.44.10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083086v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189759v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.60" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082129v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189247v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5834" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189390v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189305v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5909" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927443v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.13697" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215500v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877703v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877743v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2011.4783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491851v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780783v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.997" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03837632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Vasseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsanta Randriatsitohaina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587564v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160915v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661911v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162154v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162105v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013290v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915006v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915178v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189665v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Georges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hamard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jollivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189908v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190041v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564783v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564814v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leroy-Frangeul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431099v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431086v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430988v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957468v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430995v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00957725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irhis.143" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492460v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564791v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Laloux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564813v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371213v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>