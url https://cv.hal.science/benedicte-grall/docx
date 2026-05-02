--- v0 (2026-03-26)
+++ v1 (2026-05-02)
@@ -66,766 +66,766 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle et technologies de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ciampi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Dambrin, Damien Mourey (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands courants en contrôle de gestion. Approches organisationnelles et sociétales du contrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions EMS, pp.281-296, 2023, 978-2-37687-766-O</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour, penseur des modes d'existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dambrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Gilbert; Damien Mourey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie et outils de gestion. Entre dévoilement des impensés et nouvelles potentialités de théorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.249-271, 2021, 978-2-37687-515-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Marshall Pettigrew, l’art de conjuguer académisme et pertinence pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chatelain-Ponroy S., Gibert P., Rival M., Burlaud A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands auteurs en management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions EMS, pp.329-337, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03287010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El peso del programa informatico-empresarial en el proceso de adopcion de un proyecto CRM : el caso del proyecto Cont@ct en la sociedad Alpha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eve Chiapello; Patrick Gilbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologia de las Herramientas de Gestion-Introduccion al analisis social de la instrumentacion de la gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Universidad Alberto Hurtado, pp.299-311, 2019, 978-956-357-188-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Tool Is a Human/Non-Human Arrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eve Chiapello; Patrick Gilbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management Tools- A Social Sciences Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Univerity Press, 2019, 978-1-108-42895-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108553858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term alterations of ERP systems: lasting through relinquishment and regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative Research in Accounting and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (2), pp.169-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/QRAM-03-2022-0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication de la sous-utilisation des outils de gestion : une étude longitudinale d’un progiciel CRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (3), pp.101-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cca.273.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03456906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les progiciels CRM : entre connaissance client et contrôle – Des changements de pratiques variés et inattendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (3), pp.81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cca.223.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113108v1</w:t>
-              </w:r>
-[...443 lines deleted...]
-                <w:t xml:space="preserve">hal-02404962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1007,51 +1007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasting in an organization : tracing alterations in ERP systems beyond the fantasy brochure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1083,191 +1083,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fabrication of long-term uses of technologies : Dynamics of maintenance and interests around a CRM software package</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the fabrication of long-term uses of technologies: Dynamics of maintenance and interests around a CRM software package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37 ième congrès annuel de l'AFC ( Association Francophone de Comptabilité)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Management Accounting as Social and Organizational Practice ( MASOP), the 9th workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Innsbrück, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113622v1</w:t>
+                <w:t xml:space="preserve">hal-02113617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fabrication of long-term uses of technologies: Dynamics of maintenance and interests around a CRM software package</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On the fabrication of long-term uses of technologies : Dynamics of maintenance and interests around a CRM software package</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dambrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management Accounting as Social and Organizational Practice ( MASOP), the 9th workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Innsbrück, Austria</w:t>
+              <w:t xml:space="preserve">37 ième congrès annuel de l'AFC ( Association Francophone de Comptabilité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113617v1</w:t>
+                <w:t xml:space="preserve">hal-02113622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1525,51 +1525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04406530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QRAM-03-2022-0043" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03456906v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.273.0101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02113108v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.223.0081" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04406563v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciampi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03456949v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03788088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02404962v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108553858" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02404626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02113118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02113622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02113617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/tel-01114801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04406563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ciampi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03456949v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dambrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03287010v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03788088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02404962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108553858" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04406530v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/QRAM-03-2022-0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03456906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.273.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02113108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.223.0081" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02404626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907819v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02113118v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02113617v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02113622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/tel-01114801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>