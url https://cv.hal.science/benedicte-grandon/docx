--- v0 (2026-03-18)
+++ v1 (2026-04-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Grandon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Linguistique, acquisition & didactique des langues</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedicte-grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4565-4676</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223685410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzählungen von Kindern mit Hörbeeinträchtigung – interindividuelle Unterschiede und Zusammenhänge mit lautsprachlichen Fähigkeiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Hardebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Licandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprache - Stimme - Gehör</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (02), pp.122-126. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2103-9033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Plural Marking in Nouns by German-Speaking Children With Normal Hearing and Children With Cochlear Implants: An Eye-Tracking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Schlechtweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (3), pp.863-869. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2023_JSLHR-23-00145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative and related spoken language skills—a comparison between German-speaking children who are hard of hearing and children with typical hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Hardebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Licandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.1473075. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomm.2024.1473075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04887884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of noun plural marking in German-speaking children: an eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Schlechtweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1450-1477. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000923000521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04451703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of fricative production in French-speaking school-aged children using cochlear implants and children with normal hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.105996. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomdis.2020.105996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of cochlear implantation on the intelligibility of speech in French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (4), pp.881-892. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000919000837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of hearing impairment on the production of prominences: The case of French-speaking school-aged children using cochlear implants and children with normal hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gillis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.200-219. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142723718819191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realisation of voicing by French-speaking CI children after long-term implant use: An acoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Truy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (7-9), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2017.1302511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of phonological features in lexical processing by German-speaking school age children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weickler, M.; Lemmer, R.; Listanti, A.; Grimm, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical and Theoretical Approaches to Language Acquisition: A Generative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.144-168, 2024, 978-1-0364-0853-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04723021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement typique et atypique de la production de parole : caractéristiques segmentales et intelligibilité de la parole d’enfants porteurs d’un implant cochléaire et d’enfants normo-entendants de 5 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAL029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01690615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between phonological and lexical processing in children with hearing loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GALA17 - Generative Approach to Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Sep 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Nominal Plural Suffixes by L1 and Beginner-Level L2 German Listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schuhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Hearing to Understanding - Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carl von Ossietzky Universität Oldenburg &amp; Cluster of Excellence Hearing4, May 2024, Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between low- and high-level linguistic processing abilities in school-aged children with cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Amsterdam Center for Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Amsterdam, Jun 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can phonological information and individual factors explain the variability in lexical processing in children with Hearing Loss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Hearing to Understanding - Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carl von Ossietzky Universität Oldenburg &amp; Cluster of Excellence Hearing4all, May 2024, Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do speakers of L1 Dutch process noun plural marking in their L3 German?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GALA16 - Generative Approach to Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa, Sep 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’implantation cochléaire sur la réalisation de proéminences en français : étude acoustique comparative chez des enfants normo entendants et les enfants porteurs d’implants cochléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02349493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi des prépositions chez des enfants et des adolescents francophones implantés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vincent-Durroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suivi de l’enfant et de l’adulte implantés cochléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adrienne Vieu, Dec 2017, Palavas, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is child speech intelligible? The case of cochlear implanted (CI) vs normal-hearing (NH) children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Truy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL 2017 - 14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of voicing by French-speaking CI children after long-term implant use: an acoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic characterization of coarticulation in stop-vowel sequences by French speaking adults vs. children: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’input auditif sur la production de voyelles orales : étude acoustique chez des enfants normo-entendants et des enfants porteurs d’implants cochléaires âgés de 5 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic characterization of coarticulation in stop-vowel sequences by French speaking children: method and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConSOLE 2015 - 23rd Conference of the Student Organization of Linguistics in Europe (ConSOLE XXIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot - Paris 7, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Korean L2 learners have a &amp;quot;foreign accent&amp;quot; when they speak French? Production and perception experiments on rhythm and intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiyon Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does prosodic similarity matter in L2 production? The case of Korean learners of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiyon Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Speech Production (ISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel spaces in French children wearing cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schmerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Late Stages in Speech and Communication Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Grandon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Linguistique, acquisition & didactique des langues</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedicte-grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4565-4676</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223685410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzählungen von Kindern mit Hörbeeinträchtigung – interindividuelle Unterschiede und Zusammenhänge mit lautsprachlichen Fähigkeiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Hardebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Licandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprache - Stimme - Gehör</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (02), pp.122-126. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2103-9033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative and related spoken language skills—a comparison between German-speaking children who are hard of hearing and children with typical hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Hardebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Licandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.1473075. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomm.2024.1473075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04887884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Plural Marking in Nouns by German-Speaking Children With Normal Hearing and Children With Cochlear Implants: An Eye-Tracking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Schlechtweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (3), pp.863-869. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2023_JSLHR-23-00145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of noun plural marking in German-speaking children: an eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Schlechtweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1450-1477. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000923000521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04451703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of fricative production in French-speaking school-aged children using cochlear implants and children with normal hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.105996. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomdis.2020.105996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of cochlear implantation on the intelligibility of speech in French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (4), pp.881-892. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000919000837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of hearing impairment on the production of prominences: The case of French-speaking school-aged children using cochlear implants and children with normal hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gillis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.200-219. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142723718819191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realisation of voicing by French-speaking CI children after long-term implant use: An acoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Truy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (7-9), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2017.1302511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of phonological features in lexical processing by German-speaking school age children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weickler, M.; Lemmer, R.; Listanti, A.; Grimm, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical and Theoretical Approaches to Language Acquisition: A Generative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.144-168, 2024, 978-1-0364-0853-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04723021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement typique et atypique de la production de parole : caractéristiques segmentales et intelligibilité de la parole d’enfants porteurs d’un implant cochléaire et d’enfants normo-entendants de 5 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAL029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01690615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between phonological and lexical processing in children with hearing loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GALA17 - Generative Approach to Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Sep 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Nominal Plural Suffixes by L1 and Beginner-Level L2 German Listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schuhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Hearing to Understanding - Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carl von Ossietzky Universität Oldenburg &amp; Cluster of Excellence Hearing4, May 2024, Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can phonological information and individual factors explain the variability in lexical processing in children with Hearing Loss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Hearing to Understanding - Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carl von Ossietzky Universität Oldenburg &amp; Cluster of Excellence Hearing4all, May 2024, Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between low- and high-level linguistic processing abilities in school-aged children with cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Amsterdam Center for Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Amsterdam, Jun 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do speakers of L1 Dutch process noun plural marking in their L3 German?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GALA16 - Generative Approach to Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa, Sep 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’implantation cochléaire sur la réalisation de proéminences en français : étude acoustique comparative chez des enfants normo entendants et les enfants porteurs d’implants cochléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02349493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi des prépositions chez des enfants et des adolescents francophones implantés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vincent-Durroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suivi de l’enfant et de l’adulte implantés cochléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adrienne Vieu, Dec 2017, Palavas, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is child speech intelligible? The case of cochlear implanted (CI) vs normal-hearing (NH) children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Truy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL 2017 - 14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of voicing by French-speaking CI children after long-term implant use: an acoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic characterization of coarticulation in stop-vowel sequences by French speaking adults vs. children: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’input auditif sur la production de voyelles orales : étude acoustique chez des enfants normo-entendants et des enfants porteurs d’implants cochléaires âgés de 5 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic characterization of coarticulation in stop-vowel sequences by French speaking children: method and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConSOLE 2015 - 23rd Conference of the Student Organization of Linguistics in Europe (ConSOLE XXIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot - Paris 7, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Korean L2 learners have a &amp;quot;foreign accent&amp;quot; when they speak French? Production and perception experiments on rhythm and intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiyon Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does prosodic similarity matter in L2 production? The case of Korean learners of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiyon Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Speech Production (ISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel spaces in French children wearing cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schmerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Late Stages in Speech and Communication Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71F79CA1"/>
+    <w:nsid w:val="5824E3EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-grandon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4565-4676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223685410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Hardebeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Ruigendijk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Licandro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2103-9033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schlechtweg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00145" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887884v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2024.1473075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04451703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000923000521" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2020.105996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000919000837" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gillis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718819191" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1302511" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01690615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAL029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schuhmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vincent-Durroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmerber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-grandon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4565-4676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223685410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Hardebeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Ruigendijk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Licandro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2103-9033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887884v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2024.1473075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schlechtweg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04451703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000923000521" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2020.105996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000919000837" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gillis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718819191" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1302511" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01690615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAL029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schuhmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vincent-Durroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmerber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>