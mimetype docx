--- v1 (2026-04-21)
+++ v2 (2026-05-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Grandon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Linguistique, acquisition & didactique des langues</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedicte-grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4565-4676</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223685410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzählungen von Kindern mit Hörbeeinträchtigung – interindividuelle Unterschiede und Zusammenhänge mit lautsprachlichen Fähigkeiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Hardebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Licandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprache - Stimme - Gehör</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (02), pp.122-126. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2103-9033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative and related spoken language skills—a comparison between German-speaking children who are hard of hearing and children with typical hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Hardebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Licandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.1473075. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomm.2024.1473075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04887884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Plural Marking in Nouns by German-Speaking Children With Normal Hearing and Children With Cochlear Implants: An Eye-Tracking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Schlechtweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (3), pp.863-869. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2023_JSLHR-23-00145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of noun plural marking in German-speaking children: an eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Schlechtweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1450-1477. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000923000521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04451703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of fricative production in French-speaking school-aged children using cochlear implants and children with normal hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.105996. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomdis.2020.105996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of cochlear implantation on the intelligibility of speech in French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (4), pp.881-892. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000919000837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of hearing impairment on the production of prominences: The case of French-speaking school-aged children using cochlear implants and children with normal hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gillis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.200-219. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142723718819191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realisation of voicing by French-speaking CI children after long-term implant use: An acoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Truy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (7-9), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2017.1302511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of phonological features in lexical processing by German-speaking school age children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weickler, M.; Lemmer, R.; Listanti, A.; Grimm, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical and Theoretical Approaches to Language Acquisition: A Generative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.144-168, 2024, 978-1-0364-0853-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04723021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement typique et atypique de la production de parole : caractéristiques segmentales et intelligibilité de la parole d’enfants porteurs d’un implant cochléaire et d’enfants normo-entendants de 5 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAL029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01690615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between phonological and lexical processing in children with hearing loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GALA17 - Generative Approach to Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Sep 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Nominal Plural Suffixes by L1 and Beginner-Level L2 German Listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schuhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Hearing to Understanding - Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carl von Ossietzky Universität Oldenburg &amp; Cluster of Excellence Hearing4, May 2024, Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can phonological information and individual factors explain the variability in lexical processing in children with Hearing Loss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Hearing to Understanding - Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carl von Ossietzky Universität Oldenburg &amp; Cluster of Excellence Hearing4all, May 2024, Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between low- and high-level linguistic processing abilities in school-aged children with cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Amsterdam Center for Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Amsterdam, Jun 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do speakers of L1 Dutch process noun plural marking in their L3 German?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GALA16 - Generative Approach to Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa, Sep 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’implantation cochléaire sur la réalisation de proéminences en français : étude acoustique comparative chez des enfants normo entendants et les enfants porteurs d’implants cochléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02349493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi des prépositions chez des enfants et des adolescents francophones implantés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vincent-Durroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suivi de l’enfant et de l’adulte implantés cochléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adrienne Vieu, Dec 2017, Palavas, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is child speech intelligible? The case of cochlear implanted (CI) vs normal-hearing (NH) children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Truy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL 2017 - 14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of voicing by French-speaking CI children after long-term implant use: an acoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic characterization of coarticulation in stop-vowel sequences by French speaking adults vs. children: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’input auditif sur la production de voyelles orales : étude acoustique chez des enfants normo-entendants et des enfants porteurs d’implants cochléaires âgés de 5 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic characterization of coarticulation in stop-vowel sequences by French speaking children: method and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConSOLE 2015 - 23rd Conference of the Student Organization of Linguistics in Europe (ConSOLE XXIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot - Paris 7, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Korean L2 learners have a &amp;quot;foreign accent&amp;quot; when they speak French? Production and perception experiments on rhythm and intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiyon Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does prosodic similarity matter in L2 production? The case of Korean learners of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiyon Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Speech Production (ISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel spaces in French children wearing cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schmerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Late Stages in Speech and Communication Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Grandon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences en Linguistique, acquisition & didactique des langues</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedicte-grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4565-4676</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">223685410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzählungen von Kindern mit Hörbeeinträchtigung – interindividuelle Unterschiede und Zusammenhänge mit lautsprachlichen Fähigkeiten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Hardebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Licandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprache - Stimme - Gehör</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 48 (02), pp.122-126. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/a-2103-9033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrative and related spoken language skills—a comparison between German-speaking children who are hard of hearing and children with typical hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Hardebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Licandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.1473075. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomm.2024.1473075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04887884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Plural Marking in Nouns by German-Speaking Children With Normal Hearing and Children With Cochlear Implants: An Eye-Tracking Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Schlechtweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67 (3), pp.863-869. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1044/2023_JSLHR-23-00145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of noun plural marking in German-speaking children: an eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Schlechtweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (6), pp.1450-1477. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000923000521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04451703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of fricative production in French-speaking school-aged children using cochlear implants and children with normal hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Communication Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.105996. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomdis.2020.105996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of cochlear implantation on the intelligibility of speech in French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (4), pp.881-892. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000919000837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of hearing impairment on the production of prominences: The case of French-speaking school-aged children using cochlear implants and children with normal hearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Gillis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (2), pp.200-219. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0142723718819191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realisation of voicing by French-speaking CI children after long-term implant use: An acoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Truy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Linguistics &amp; Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (7-9), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02699206.2017.1302511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01500526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of phonological features in lexical processing by German-speaking school age children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Weickler, M.; Lemmer, R.; Listanti, A.; Grimm, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical and Theoretical Approaches to Language Acquisition: A Generative Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.144-168, 2024, 978-1-0364-0853-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04723021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement typique et atypique de la production de parole : caractéristiques segmentales et intelligibilité de la parole d’enfants porteurs d’un implant cochléaire et d’enfants normo-entendants de 5 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université Grenoble Alpes, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016GREAL029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01690615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of marker prominence in the acquisition and processing of German noun plurals in school-aged children with and without Hearing Loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPL IV – 4th International Conference “Prominence in Language”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cologne, Apr 2026, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between phonological and lexical processing in children with hearing loss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GALA17 - Generative Approach to Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, Sep 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of Nominal Plural Suffixes by L1 and Beginner-Level L2 German Listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Schuhmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Hearing to Understanding - Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carl von Ossietzky Universität Oldenburg &amp; Cluster of Excellence Hearing4, May 2024, Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can phonological information and individual factors explain the variability in lexical processing in children with Hearing Loss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Hearing to Understanding - Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carl von Ossietzky Universität Oldenburg &amp; Cluster of Excellence Hearing4all, May 2024, Oldenburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between low- and high-level linguistic processing abilities in school-aged children with cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar of the Amsterdam Center for Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Amsterdam, Jun 2024, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do speakers of L1 Dutch process noun plural marking in their L3 German?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Ruigendijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GALA16 - Generative Approach to Language Acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Nova de Lisboa, Sep 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’implantation cochléaire sur la réalisation de proéminences en français : étude acoustique comparative chez des enfants normo entendants et les enfants porteurs d’implants cochléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées de Phonétique Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02349493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi des prépositions chez des enfants et des adolescents francophones implantés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vincent-Durroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Suivi de l’enfant et de l’adulte implantés cochléaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adrienne Vieu, Dec 2017, Palavas, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is child speech intelligible? The case of cochlear implanted (CI) vs normal-hearing (NH) children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Truy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASCL 2017 - 14th International Congress for the Study of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01652721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realization of voicing by French-speaking CI children after long-term implant use: an acoustic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic characterization of coarticulation in stop-vowel sequences by French speaking adults vs. children: A preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPLA 2016 - 16th International Clinical Linguistics and Phonetics Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Clinical Linguistics and Phonetics Association &amp; Dalhousie University, Jun 2016, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l’input auditif sur la production de voyelles orales : étude acoustique chez des enfants normo-entendants et des enfants porteurs d’implants cochléaires âgés de 5 à 11 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2016 - conférence conjointe 31e Journées d'Études sur la Parole, 23e Traitement Automatique des Langues Naturelles, 18e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic characterization of coarticulation in stop-vowel sequences by French speaking children: method and preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ConSOLE 2015 - 23rd Conference of the Student Organization of Linguistics in Europe (ConSOLE XXIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Diderot - Paris 7, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Korean L2 learners have a &amp;quot;foreign accent&amp;quot; when they speak French? Production and perception experiments on rhythm and intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiyon Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th international conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does prosodic similarity matter in L2 production? The case of Korean learners of French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiyon Yoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Seminar on Speech Production (ISSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Köln, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowel spaces in French children wearing cochlear implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vilain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Schmerber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Late Stages in Speech and Communication Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId61"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5824E3EE"/>
+    <w:nsid w:val="0454002A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-grandon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4565-4676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223685410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Hardebeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Ruigendijk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Licandro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2103-9033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887884v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2024.1473075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schlechtweg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04451703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000923000521" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2020.105996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000919000837" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gillis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718819191" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1302511" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01690615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAL029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283760v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322069v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schuhmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889428v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vincent-Durroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345577v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345579v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080024v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079964v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmerber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-grandon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4565-4676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223685410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324990v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Hardebeck" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Ruigendijk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grandon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Licandro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2103-9033" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887884v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2024.1473075" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485927v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Schlechtweg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2023_JSLHR-23-00145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04451703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000923000521" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02794862v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomdis.2020.105996" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023962v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000919000837" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Gillis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718819191" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01500526v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Schmerber" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Truy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699206.2017.1302511" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01690615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAL029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603393v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322069v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Schuhmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889407v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02349493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986298v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vincent-Durroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01652721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345574v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080024v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiyon Yoo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schmerber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>