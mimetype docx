--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -218,2320 +218,2320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05506924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Où sont passées les bonnes moeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Phaéton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04863741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations de l’emploi et travailleurs précaires Le cas des travailleurs agricoles étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04681552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la traduction juridique de la fonction de &amp;quot;métagarance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59, pp.87-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit protège-t-il suffisamment les travailleurs étrangers contre les risques de l'exploitation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 04, pp.224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04560786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">commentary on the judgment Cass. Soc., September 13, 2023, no. 22-17340 to 17342</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Labour Law Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2 (43)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04681574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gig prostitution and recruitment processes - A false promise of freedom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deviant Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (6), pp.803-817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01639625.2023.2266546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04197204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mutations de l’emploi et travailleurs précaires Le cas des travailleurs agricoles étrangers</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentary, Court of cassation, Labour Division, 23 novembre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">International Labour Law Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Où sont passées les bonnes moeurs ?</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Information Technologies and the Organisation of Procuring - The Case of Gig Prostitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Phaéton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la traduction juridique de la fonction de &amp;quot;métagarance</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04347843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des qualifications applicables à la prostitution des mineurs organisée en Plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 59, pp.87-99</w:t>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 01, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le droit protège-t-il suffisamment les travailleurs étrangers contre les risques de l'exploitation ?</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03971124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles technologies de l'information et organisation du proxénétisme -Le cas de la prostitution par Plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdctss.4865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au cœur de la Convention n° 189 : la prévention du travail forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Morice</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jerome Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la compréhension à la qualification des faits: l'exploitation des saisonniers étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plein Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Plein droit ouvrier, 135, pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.135.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927979v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esclavage, servitude, travail forcé et traite : interprétation et pouvoir créateur du juge européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du Grasco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement des mineures en situation de prostitution : mission impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des critères permettant de qualifier les conditions de travail et d'hébergement incompatibles avec la dignité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actu-Juridique.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03490529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailleurs sans-papiers, entre respect de la dignité et non-discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 04, pp.224</w:t>
+              <w:t xml:space="preserve">, 2020, 03, pp.210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...672 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Travailleurs sans-papiers, entre respect de la dignité et non-discrimination</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lacunes du droit français en matière de lutte contre le travail forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 03, pp.210</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France respecte-t-elle ses obligations internationales en matière de lutte contre la traite et le travail forcé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabel Canzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Testemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalys Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, 09, pp.528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La France respecte-t-elle ses obligations internationales en matière de lutte contre la traite et le travail forcé ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les groupes cultist nigerians et la traite des êtres humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Natalys Martin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.781-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsc.1904.0781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02494867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire des coiffeurs du Boulevard de Strasbourg ou comment le choix de la qualification révèle deux approches d'une même réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 09, pp.528</w:t>
+              <w:t xml:space="preserve">, 2018, 06, pp.455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Cécile Plessard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02242277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand le législateur se veut pédagogue… Retour sur les objectifs de la loi de lutte contre le système prostitutionnel »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 4, pp.781-803. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 4, pp.725-740</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'affaire des coiffeurs du Boulevard de Strasbourg ou comment le choix de la qualification révèle deux approches d'une même réalité</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards jurisprudentiels sur le retour au Nigéria des femmes sexuellement exploitées en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 06, pp.455</w:t>
+              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de réseaux criminels de traite des êtres humains : méthodologie, modélisation et visualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Graphes et systèmes sociaux, Graphs and social systems, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18713/JIMIS-300617-2-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380339v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'identification à la qualification de la traite : l'aveuglement des acteurs face à ces pratiques criminelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de politique criminelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Quand le législateur se veut pédagogue… Retour sur les objectifs de la loi de lutte contre le système prostitutionnel »,</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bhabha, &amp;lt;i&amp;gt;Child Migration and Human Rights in a Global Age&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Former des élites : mobilités des étudiants d'Afrique au nord du Sahara dans les pays de l'ex-bloc socialiste, 32 (2), pp.169-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.7848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le législateur se veut pédagogue,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 4, pp.725-740</w:t>
+              <w:t xml:space="preserve">, 2016, 4, pp.725-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regards jurisprudentiels sur le retour au Nigéria des femmes sexuellement exploitées en Europe</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01478304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre normatif de la coopération internationale en matière de lutte contre la traite des êtres humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Coopération policière et judiciaire en matière de lutte contre la traite des êtres humains, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...159 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Bhabha, &amp;lt;i&amp;gt;Child Migration and Human Rights in a Global Age&amp;lt;/i&amp;gt;</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineur(e)s nigérianes et originaires des Balkans en situation de traite, Regards pluridisciplinaires sur les processus d’asservissement et les échecs de la protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Former des élites : mobilités des étudiants d'Afrique au nord du Sahara dans les pays de l'ex-bloc socialiste, 32 (2), pp.169-170. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, Mineurs en migration : enjeux juridiques, politiques et sociaux, 30 (1), pp.105-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Quand le législateur se veut pédagogue,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pleinement auteur, pleinement victimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, pp.725-740</w:t>
+              <w:t xml:space="preserve">Courrier de l'ACAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineur(e)s nigérian(e)s et originaires des Balkans en situation de traite en France. Regards pluridisciplinaires sur les processus d’asservissement et les échecs de la protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Peyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Mineurs en migration : enjeux juridiques, politiques et sociaux, 30 (1), pp.105-130. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.6779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/remi.6779⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05033671v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01096636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes soumises à la traite des êtres humains adhèrent-elles à l'exploitation ? Une mauvaise formulation pour un vrai problème : étude réalisée auprès de nigérianes sexuellement exploitées en France</w:t>
               </w:r>
@@ -2718,165 +2718,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00709682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La paradoxale protection de la personne vulnérable par elle-même : les contradictions d'un « droit de la vulnérabilité » en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 03, pp.520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance dans la justice pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010-1, pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00709685v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02236932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'obligation d'information, pierre angulaire du consentement dans la relation de soins</w:t>
               </w:r>
@@ -2925,165 +2925,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00709706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité : fondement tacite du travail forcé et de l'atteinte à la dignité</w:t>
+                <w:t xml:space="preserve">Le travail forcé est incompatible avec la dignité humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.1935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02211504v1</w:t>
+                <w:t xml:space="preserve">halshs-00709723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail forcé est incompatible avec la dignité humaine</w:t>
+                <w:t xml:space="preserve">La vulnérabilité : fondement tacite du travail forcé et de l'atteinte à la dignité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.1935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00709723v1</w:t>
+                <w:t xml:space="preserve">halshs-02211504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit pénal, la morale et la prostitution, des liaisons dangereuses</w:t>
               </w:r>
@@ -3350,50 +3350,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection des victimes de la traite des êtres humains et les collectivités territoriales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits de l’homme et collectivités territoriales : entre le global et le local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des réseaux d’acteurs identifiés dans un dossier judiciaire : le cas des réseaux criminels liés à la traite des êtres humains à des fins d’exploitation sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3402,264 +3471,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de l’association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La protection des victimes de la traite des êtres humains et les collectivités territoriales françaises</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre normatif de la coopération judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droits de l’homme et collectivités territoriales : entre le global et le local</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">La coopération entre les acteurs luttant contre la traite des êtres humains – Illustration à partir du cas France – Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte Lavaud-Legendre, COMPTRASEC, UMR 5114, Bordeaux et Maïténa Poelemans, CDRE, université de Pau Bayonne et des Pays de l'Adour, Mar 2014, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation sexuelle des femmes nigérianes : Une pratique criminelle adossée à des réseaux communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes et réseaux dans les sociétés modernes et contemporaines Réalités et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEMMC (Centre d’Études des mondes modernes et contemporains) Université Michel de Montaigne - Bordeaux 3, Oct 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01096712v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01096538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode opératoire et origine géographique des réseaux exploitant sexuellement des migrants</w:t>
               </w:r>
@@ -3708,372 +3708,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La minorité des femmes nigérianes exploitées sexuellement, une réalité ignorée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mineurs isolés en danger (MIE) : Itinéraires migratoires et parcours biographiques entre " ici " et " là-bas "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploitation sexuelle des femmes nigérianes en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROSTITUTION : ENJEUX ECONOMIQUES, GENRE ET DROITS HUMAINS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La condamnation de la France par la Cour européenne pour violation de l'article 4 dans un cas d'esclavage domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accès à la Justice Sociale en droit international et comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conventionnalité du travail pénitentiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit du travail en prison : d'un déni à une reconnaissance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'organisation criminelle de l'exploitation sexuelle des femmes nigérianes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regard pluridisciplinaire sur l'exploitation sexuelle en Aquitaine de femmes migrantes dans le cadre de parcours de traite des êtres humains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00908101v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-00908084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double &amp;quot; invisibilité à la loi &amp;quot; des jeunes nigérianes exploitées dans le cadre de la traite des êtres humains</w:t>
               </w:r>
@@ -4770,380 +4770,380 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vente des contrats de travail saisonniers à des migrants marocains - Entre juridification du travail exploité et infiltration de l’économie formelle par le crime</w:t>
+                <w:t xml:space="preserve">Migrant workers and outsourcing in agriculture - Contextual factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mare et Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travailleurs migrant et externalisation de l'activité dans l'agriculture - De l’opportunité migratoire aux risques d’exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05506994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusif autour de la situation d’exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Externalisation de l’activité dans l’agriculture - De l’opportunité migratoire aux risques d’exploitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare et Martin, 2025</w:t>
+              <w:t xml:space="preserve">, Mare et Martin, pp.219-229, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">halshs-05506994v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05507399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propos conclusif autour de la situation d’exploitation</w:t>
+                <w:t xml:space="preserve">La vente des contrats de travail saisonniers à des migrants marocains - Entre juridification du travail exploité et infiltration de l’économie formelle par le crime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Externalisation de l’activité dans l’agriculture - De l’opportunité migratoire aux risques d’exploitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mare et Martin, pp.219-229, 2025</w:t>
+              <w:t xml:space="preserve">, Mare et Martin, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05507399v1</w:t>
+                <w:t xml:space="preserve">halshs-05507019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique régulant la prohibition du travail forcé : Identification des influences réciproques entre l’Union européenne et le droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Bardet et Th. Herran. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’influence du droit de l’Union européenne sur le droit pénal français : l’exemple du droit pénal spécial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFJD, pp.143-157, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04364019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre juridique régulant la prohibition du travail forcé : Identification des influences réciproques entre l’Union européenne et le droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’influence du droit de l’Union européenne sur le droit pénal spécial français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFJD, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04863776v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-04364019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les individus impliqués dans les pratiques de prostitution par Plans ? Éléments de réflexion autour des notions de vulnérabilité et de désaffiliation</w:t>
               </w:r>
@@ -5196,50 +5196,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La prostitution des mineures, une pratique à situer dans son contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Lavaud-Legendre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prostitution de mineures - Trouver la juste distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chronique sociale, pp.215-234, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03490622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traite des êtres humains et violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Auvergnon, Bénédicte Lavaud-Legendre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences et relations de travail - Approches de droits français, étrangers et international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.149-160, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03490634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prostitution de mineures : de la nécessaire sanction pénale des actes destinés à tromper la victime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Lavaud-Legendre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prostitution de mineures - Trouver la juste distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chronique sociale, pp.59-70, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03490619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Lavaud-Legendre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prostitution de mineures - Trouver la juste distance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chronique sociale, pp.7-19, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03490612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5252,349 +5544,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Auvergnon, Bénédicte Lavaud-Legendre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences et relations de travail: approches de droits français, étrangers et international : Liber amicorum Sandrine Laviolette</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.11-22, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03490631v1</w:t>
-              </w:r>
-[...290 lines deleted...]
-                <w:t xml:space="preserve">halshs-03490612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation de l'activité prostitutionnelle des mineures : Quand la logistique des Plans masque le contrôle</w:t>
               </w:r>
@@ -5673,169 +5673,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03502104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interactions entre acteurs au contact des victimes de la traite des êtres humains - La mise en échec de l'approche globale de la traite par l'absence de politique publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que travailler ensemble veut dire - Réflexions à partir de la lutte contre la traite des êtres humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'accès des personnes vulnérables à la justice sociale - Le cas des esclaves vulnérables exploitées en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I. Daugareilh (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'accès à la justice sociale - La place du juge et des corps intermédiaires - Approche comparative et internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02426648v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02426590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation sexuelle des femmes nigérianes : une pratique criminelle adossée à des réseaux communautaires</w:t>
               </w:r>
@@ -5884,173 +5884,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liens de fait, liens de droit et exploitation des migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des liens et des droits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.980, 2015, Mélanges en l'honneur de Jean-Pierre Laborde</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail des détenus – Réflexion sur la pertinence d’une saisine de la Cour européenne des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Auvergnon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit du travail en prison : d’un déni à une reconnaissance ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01250267v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01250261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La minorité des filles nigérianes sexuellement exploitées : une réalité ignorée</w:t>
               </w:r>
@@ -7207,755 +7207,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temples et traite des êtres humains du Nigéria vers l'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Apard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Chiossone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precious Diagboya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Olufade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS - COMPTRASEC UMR 5114. 2019, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de la recherche PACKING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Apard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Chiossone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precious Diagboya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS Comptrasec 5114. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes cultist et traite des êtres humains du Nigéria vers l’Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Apard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Chiossone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precious Diagboya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS Comptrasec 5114. 2019, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes religieux, sociaux et criminels dans la traite des filles et femmes nigérianes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Apard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Chiossone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFRA-Nigeria; COMPTRASEC - CNRS - UMR 5114. 2019, 189 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et visualisation des réseaux criminels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 17.08, COMPTRASEC - CNRS - UMR 5114; LABRI - UMR 5800. 2019, 124 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02272401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Religious, Social and Criminal Groups in Trafficking of Nigerian Girls and Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Apard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Chiossone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precious Diagboya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IFRA-Nigeria; COMPTRASEC - CNRS - UMR 5114. 2019, 181 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337293v1</w:t>
-              </w:r>
-[...604 lines deleted...]
-                <w:t xml:space="preserve">halshs-02272401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche globale et traite des êtres humains De l'« injonction à la coopération » au travail ensemble</w:t>
               </w:r>
@@ -8398,51 +8398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.141.0247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639625.2023.2266546" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdctss.4865" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jerome Porta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927979v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.135.0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Canzian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Testemale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalys Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1904.0781" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380339v6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6779" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709723v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.020.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillonne Desquesnes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Proia-Lelouey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096712v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tallon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490634v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490619v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onpe.france-enfance-protegee.fr/document/proteger-les-enfants-et-les-adolescents-de-la-prostitution-volet-1-comprendre-voir-se-mobiliser/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Encrenaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971210v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Encrenaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983869v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Apard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Chiossone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Diagboya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeannerod" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Olufade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337280v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272401v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03033840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.141.0247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639625.2023.2266546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdctss.4865" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jerome Porta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927979v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.135.0033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Canzian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Testemale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalys Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1904.0781" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380339v6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6779" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.020.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillonne Desquesnes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Proia-Lelouey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tallon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490619v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490612v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onpe.france-enfance-protegee.fr/document/proteger-les-enfants-et-les-adolescents-de-la-prostitution-volet-1-comprendre-voir-se-mobiliser/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250261v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Encrenaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971210v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Encrenaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983869v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Apard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Chiossone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Diagboya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Olufade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeannerod" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337280v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03033840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>