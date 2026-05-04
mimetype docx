--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -218,526 +218,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05506924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">commentary on the judgment Cass. Soc., September 13, 2023, no. 22-17340 to 17342</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Porta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Labour Law Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (43)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04681574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gig prostitution and recruitment processes - A false promise of freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deviant Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (6), pp.803-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01639625.2023.2266546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04197204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Où sont passées les bonnes moeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phaéton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04863741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations de l’emploi et travailleurs précaires Le cas des travailleurs agricoles étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04681552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la traduction juridique de la fonction de &amp;quot;métagarance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59, pp.87-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit protège-t-il suffisamment les travailleurs étrangers contre les risques de l'exploitation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Morice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 04, pp.224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04560786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Porta</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentary, Court of cassation, Labour Division, 23 novembre 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Labour Law Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2 (43)</w:t>
-[...145 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -952,325 +952,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement des mineures en situation de prostitution : mission impossible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés et jeunesses en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au cœur de la Convention n° 189 : la prévention du travail forcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jerome Porta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Droit ouvrier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la compréhension à la qualification des faits: l'exploitation des saisonniers étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Plein droit ouvrier, 135, pp.31-37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pld.135.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pld.135.0033⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03927979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esclavage, servitude, travail forcé et traite : interprétation et pouvoir créateur du juge européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Grasco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923868v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03923864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des critères permettant de qualifier les conditions de travail et d'hébergement incompatibles avec la dignité</w:t>
               </w:r>
@@ -1725,863 +1725,863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02242277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'identification à la qualification de la traite : l'aveuglement des acteurs face à ces pratiques criminelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de politique criminelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Quand le législateur se veut pédagogue… Retour sur les objectifs de la loi de lutte contre le système prostitutionnel »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4, pp.725-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01426879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards jurisprudentiels sur le retour au Nigéria des femmes sexuellement exploitées en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de réseaux criminels de traite des êtres humains : méthodologie, modélisation et visualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Graphes et systèmes sociaux, Graphs and social systems, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18713/JIMIS-300617-2-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380339v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l'identification à la qualification de la traite : l'aveuglement des acteurs face à ces pratiques criminelles</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bhabha, &amp;lt;i&amp;gt;Child Migration and Human Rights in a Global Age&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Former des élites : mobilités des étudiants d'Afrique au nord du Sahara dans les pays de l'ex-bloc socialiste, 32 (2), pp.169-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.7848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le législateur se veut pédagogue,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de science criminelle et de droit pénal comparé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.725-740</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01478304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre normatif de la coopération internationale en matière de lutte contre la traite des êtres humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Coopération policière et judiciaire en matière de lutte contre la traite des êtres humains, 29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineur(e)s nigérian(e)s et originaires des Balkans en situation de traite en France. Regards pluridisciplinaires sur les processus d’asservissement et les échecs de la protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Peyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mineurs en migration : enjeux juridiques, politiques et sociaux, 30 (1), pp.105-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.6779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mineur(e)s nigérianes et originaires des Balkans en situation de traite, Regards pluridisciplinaires sur les processus d’asservissement et les échecs de la protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mineurs en migration : enjeux juridiques, politiques et sociaux, 30 (1), pp.105-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pleinement auteur, pleinement victimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier de l'ACAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes soumises à la traite des êtres humains adhèrent-elles à l'exploitation ? Une mauvaise formulation pour un vrai problème : étude réalisée auprès de nigérianes sexuellement exploitées en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de politique criminelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-[...516 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34, pp.103-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00753821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2718,372 +2718,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00709682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La reconnaissance dans la justice pénale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010-1, pp.197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La paradoxale protection de la personne vulnérable par elle-même : les contradictions d'un « droit de la vulnérabilité » en construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 03, pp.520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02236932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La reconnaissance dans la justice pénale</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail forcé est incompatible avec la dignité humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010-1, pp.197</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00709723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité : fondement tacite du travail forcé et de l'atteinte à la dignité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.1935</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02211504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'obligation d'information, pierre angulaire du consentement dans la relation de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31, pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00709706v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-02211504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit pénal, la morale et la prostitution, des liaisons dangereuses</w:t>
               </w:r>
@@ -3350,178 +3350,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse des réseaux d’acteurs identifiés dans un dossier judiciaire : le cas des réseaux criminels liés à la traite des êtres humains à des fins d’exploitation sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plessard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Congrès de l’association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La protection des victimes de la traite des êtres humains et les collectivités territoriales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits de l’homme et collectivités territoriales : entre le global et le local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673505v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01673506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre normatif de la coopération judiciaire</w:t>
               </w:r>
@@ -3708,372 +3708,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'organisation criminelle de l'exploitation sexuelle des femmes nigérianes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regard pluridisciplinaire sur l'exploitation sexuelle en Aquitaine de femmes migrantes dans le cadre de parcours de traite des êtres humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploitation sexuelle des femmes nigérianes en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PROSTITUTION : ENJEUX ECONOMIQUES, GENRE ET DROITS HUMAINS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La minorité des femmes nigérianes exploitées sexuellement, une réalité ignorée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineurs isolés en danger (MIE) : Itinéraires migratoires et parcours biographiques entre " ici " et " là-bas "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00908968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condamnation de la France par la Cour européenne pour violation de l'article 4 dans un cas d'esclavage domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'accès à la Justice Sociale en droit international et comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00908089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conventionnalité du travail pénitentiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit du travail en prison : d'un déni à une reconnaissance ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00908084v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00908101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double &amp;quot; invisibilité à la loi &amp;quot; des jeunes nigérianes exploitées dans le cadre de la traite des êtres humains</w:t>
               </w:r>
@@ -4770,380 +4770,380 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vente des contrats de travail saisonniers à des migrants marocains - Entre juridification du travail exploité et infiltration de l’économie formelle par le crime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Externalisation de l’activité dans l’agriculture - De l’opportunité migratoire aux risques d’exploitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare et Martin, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05507019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Migrant workers and outsourcing in agriculture - Contextual factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare et Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travailleurs migrant et externalisation de l'activité dans l'agriculture - De l’opportunité migratoire aux risques d’exploitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05506994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos conclusif autour de la situation d’exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Externalisation de l’activité dans l’agriculture - De l’opportunité migratoire aux risques d’exploitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare et Martin, pp.219-229, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05507399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La vente des contrats de travail saisonniers à des migrants marocains - Entre juridification du travail exploité et infiltration de l’économie formelle par le crime</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cadre juridique régulant la prohibition du travail forcé : Identification des influences réciproques entre l’Union européenne et le droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Externalisation de l’activité dans l’agriculture - De l’opportunité migratoire aux risques d’exploitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mare et Martin, 2025</w:t>
+              <w:t xml:space="preserve">L’influence du droit de l’Union européenne sur le droit pénal spécial français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFJD, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04863776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre juridique régulant la prohibition du travail forcé : Identification des influences réciproques entre l’Union européenne et le droit français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Bardet et Th. Herran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’influence du droit de l’Union européenne sur le droit pénal français : l’exemple du droit pénal spécial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFJD, pp.143-157, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364019v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04863776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui sont les individus impliqués dans les pratiques de prostitution par Plans ? Éléments de réflexion autour des notions de vulnérabilité et de désaffiliation</w:t>
               </w:r>
@@ -5196,405 +5196,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04364006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prostitution des mineures, une pratique à situer dans son contexte</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auvergnon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Auvergnon, Bénédicte Lavaud-Legendre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences et relations de travail: approches de droits français, étrangers et international : Liber amicorum Sandrine Laviolette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.11-22, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03490631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traite des êtres humains et violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Auvergnon, Bénédicte Lavaud-Legendre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences et relations de travail - Approches de droits français, étrangers et international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.149-160, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03490634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prostitution de mineures : de la nécessaire sanction pénale des actes destinés à tromper la victime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Lavaud-Legendre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostitution de mineures - Trouver la juste distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chronique sociale, pp.215-234, 2022</w:t>
+              <w:t xml:space="preserve">, Chronique sociale, pp.59-70, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Prostitution de mineures : de la nécessaire sanction pénale des actes destinés à tromper la victime</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03490619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prostitution des mineures, une pratique à situer dans son contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Lavaud-Legendre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostitution de mineures - Trouver la juste distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Chronique sociale, pp.59-70, 2022</w:t>
+              <w:t xml:space="preserve">, Chronique sociale, pp.215-234, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03490622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Lavaud-Legendre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prostitution de mineures - Trouver la juste distance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chronique sociale, pp.7-19, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03490612v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03490631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'organisation de l'activité prostitutionnelle des mineures : Quand la logistique des Plans masque le contrôle</w:t>
               </w:r>
@@ -5673,169 +5673,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03502104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'accès des personnes vulnérables à la justice sociale - Le cas des esclaves vulnérables exploitées en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">I. Daugareilh (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accès à la justice sociale - La place du juge et des corps intermédiaires - Approche comparative et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactions entre acteurs au contact des victimes de la traite des êtres humains - La mise en échec de l'approche globale de la traite par l'absence de politique publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que travailler ensemble veut dire - Réflexions à partir de la lutte contre la traite des êtres humains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02426590v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02426648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exploitation sexuelle des femmes nigérianes : une pratique criminelle adossée à des réseaux communautaires</w:t>
               </w:r>
@@ -5884,173 +5884,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail des détenus – Réflexion sur la pertinence d’une saisine de la Cour européenne des droits de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Auvergnon (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit du travail en prison : d’un déni à une reconnaissance ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liens de fait, liens de droit et exploitation des migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des liens et des droits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.980, 2015, Mélanges en l'honneur de Jean-Pierre Laborde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01250261v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01250267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La minorité des filles nigérianes sexuellement exploitées : une réalité ignorée</w:t>
               </w:r>
@@ -7207,50 +7207,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Religious, Social and Criminal Groups in Trafficking of Nigerian Girls and Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Apard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Chiossone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precious Diagboya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IFRA-Nigeria; COMPTRASEC - CNRS - UMR 5114. 2019, 181 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temples et traite des êtres humains du Nigéria vers l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Apard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7265,697 +7387,575 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precious Diagboya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Olufade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS - COMPTRASEC UMR 5114. 2019, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de la recherche PACKING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Apard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Chiossone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precious Diagboya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Olufade</w:t>
+                <w:t xml:space="preserve">Aurélie Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS - COMPTRASEC UMR 5114. 2019, 80 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS Comptrasec 5114. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Méthodologie de la recherche PACKING</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes cultist et traite des êtres humains du Nigéria vers l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Apard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Chiossone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precious Diagboya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS Comptrasec 5114. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS Comptrasec 5114. 2019, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Groupes cultist et traite des êtres humains du Nigéria vers l’Europe</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse et visualisation des réseaux criminels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 17.08, COMPTRASEC - CNRS - UMR 5114; LABRI - UMR 5800. 2019, 124 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02272401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes religieux, sociaux et criminels dans la traite des filles et femmes nigérianes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Apard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Chiossone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Precious Diagboya</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Jeannerod</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CNRS Comptrasec 5114. 2019, 45 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFRA-Nigeria; COMPTRASEC - CNRS - UMR 5114. 2019, 189 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337280v1</w:t>
-              </w:r>
-[...238 lines deleted...]
-                <w:t xml:space="preserve">hal-03337293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche globale et traite des êtres humains De l'« injonction à la coopération » au travail ensemble</w:t>
               </w:r>
@@ -8398,51 +8398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.141.0247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863741v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560786v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639625.2023.2266546" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdctss.4865" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jerome Porta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927979v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.135.0033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923868v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Canzian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Testemale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalys Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1904.0781" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577913v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380339v6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6779" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211504v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.020.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillonne Desquesnes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Proia-Lelouey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908968v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tallon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506994v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507019v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490619v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490612v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490631v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onpe.france-enfance-protegee.fr/document/proteger-les-enfants-et-les-adolescents-de-la-prostitution-volet-1-comprendre-voir-se-mobiliser/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426590v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426648v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250261v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Encrenaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971210v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Encrenaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983869v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Apard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Chiossone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Diagboya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Olufade" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeannerod" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124584v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337280v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03033840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.141.0247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639625.2023.2266546" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdctss.4865" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jerome Porta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927979v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.135.0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Canzian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Testemale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalys Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1904.0781" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380339v6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6779" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.020.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillonne Desquesnes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Proia-Lelouey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tallon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490619v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onpe.france-enfance-protegee.fr/document/proteger-les-enfants-et-les-adolescents-de-la-prostitution-volet-1-comprendre-voir-se-mobiliser/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Encrenaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971210v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Encrenaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983869v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Apard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Chiossone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Diagboya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeannerod" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Olufade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03033840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>