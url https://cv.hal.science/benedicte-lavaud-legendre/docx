--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -378,165 +378,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04197204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mutations de l’emploi et travailleurs précaires Le cas des travailleurs agricoles étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04681552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Où sont passées les bonnes moeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phaéton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04863741v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04681552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la traduction juridique de la fonction de &amp;quot;métagarance</w:t>
               </w:r>
@@ -805,174 +805,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04347843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouvelles technologies de l'information et organisation du proxénétisme -Le cas de la prostitution par Plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.26-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdctss.4865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des qualifications applicables à la prostitution des mineurs organisée en Plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 01, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03971124v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04364559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement des mineures en situation de prostitution : mission impossible ?</w:t>
               </w:r>
@@ -2718,303 +2718,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00709682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La paradoxale protection de la personne vulnérable par elle-même : les contradictions d'un « droit de la vulnérabilité » en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 03, pp.520</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02236932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance dans la justice pénale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2010-1, pp.197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00709685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail forcé est incompatible avec la dignité humaine</w:t>
+                <w:t xml:space="preserve">La vulnérabilité : fondement tacite du travail forcé et de l'atteinte à la dignité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.1935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00709723v1</w:t>
+                <w:t xml:space="preserve">halshs-02211504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vulnérabilité : fondement tacite du travail forcé et de l'atteinte à la dignité</w:t>
+                <w:t xml:space="preserve">Le travail forcé est incompatible avec la dignité humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 28, pp.1935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02211504v1</w:t>
+                <w:t xml:space="preserve">halshs-00709723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'obligation d'information, pierre angulaire du consentement dans la relation de soins</w:t>
               </w:r>
@@ -3350,50 +3350,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05150164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La protection des victimes de la traite des êtres humains et les collectivités territoriales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits de l’homme et collectivités territoriales : entre le global et le local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse des réseaux d’acteurs identifiés dans un dossier judiciaire : le cas des réseaux criminels liés à la traite des êtres humains à des fins d’exploitation sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3402,126 +3471,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de l’association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673506v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01673505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre normatif de la coopération judiciaire</w:t>
               </w:r>
@@ -3777,303 +3777,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00908101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La minorité des femmes nigérianes exploitées sexuellement, une réalité ignorée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mineurs isolés en danger (MIE) : Itinéraires migratoires et parcours biographiques entre " ici " et " là-bas "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'exploitation sexuelle des femmes nigérianes en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PROSTITUTION : ENJEUX ECONOMIQUES, GENRE ET DROITS HUMAINS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00908972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La minorité des femmes nigérianes exploitées sexuellement, une réalité ignorée</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conventionnalité du travail pénitentiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineurs isolés en danger (MIE) : Itinéraires migratoires et parcours biographiques entre " ici " et " là-bas "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Droit du travail en prison : d'un déni à une reconnaissance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00908084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La condamnation de la France par la Cour européenne pour violation de l'article 4 dans un cas d'esclavage domestique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'accès à la Justice Sociale en droit international et comparé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00908089v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00908084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La double &amp;quot; invisibilité à la loi &amp;quot; des jeunes nigérianes exploitées dans le cadre de la traite des êtres humains</w:t>
               </w:r>
@@ -5884,173 +5884,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liens de fait, liens de droit et exploitation des migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des liens et des droits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.980, 2015, Mélanges en l'honneur de Jean-Pierre Laborde</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01250261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail des détenus – Réflexion sur la pertinence d’une saisine de la Cour européenne des droits de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Auvergnon (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit du travail en prison : d’un déni à une reconnaissance ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01250267v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01250261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La minorité des filles nigérianes sexuellement exploitées : une réalité ignorée</w:t>
               </w:r>
@@ -7329,50 +7329,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méthodologie de la recherche PACKING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Apard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Chiossone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Precious Diagboya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jeannerod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS Comptrasec 5114. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Temples et traite des êtres humains du Nigéria vers l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Apard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7387,213 +7509,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precious Diagboya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Olufade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS - COMPTRASEC UMR 5114. 2019, 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Olufade</w:t>
-[...32 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02124579v1</w:t>
-              </w:r>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">hal-02124591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupes cultist et traite des êtres humains du Nigéria vers l’Europe</w:t>
               </w:r>
@@ -8398,51 +8398,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.141.0247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639625.2023.2266546" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863741v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681552v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdctss.4865" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jerome Porta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927979v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.135.0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Canzian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Testemale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalys Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1904.0781" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380339v6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6779" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236932v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.020.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillonne Desquesnes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Proia-Lelouey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673506v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673505v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908968v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tallon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490619v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onpe.france-enfance-protegee.fr/document/proteger-les-enfants-et-les-adolescents-de-la-prostitution-volet-1-comprendre-voir-se-mobiliser/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Encrenaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971210v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Encrenaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983869v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Apard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Chiossone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Diagboya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeannerod" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Olufade" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124591v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03033840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506924v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtdh.141.0247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197204v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01639625.2023.2266546" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863741v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364221v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Morice" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347843v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364559v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdctss.4865" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971124v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=jerome Porta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927979v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.135.0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Canzian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Testemale" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalys Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02494867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsc.1904.0781" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242277v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626624v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426879v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380339v6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7848" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6779" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096502v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753821v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00704453v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02236932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709723v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/seve.020.0067" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05150164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillonne Desquesnes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Proia-Lelouey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673506v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01096712v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096546v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908968v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908084v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908089v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753584v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05520984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490625v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvergnon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tallon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250282v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507019v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506994v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364019v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04364006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490634v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490619v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502104v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onpe.france-enfance-protegee.fr/document/proteger-les-enfants-et-les-adolescents-de-la-prostitution-volet-1-comprendre-voir-se-mobiliser/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426648v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426590v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717821v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250261v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250267v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096474v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096481v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908075v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709729v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682038v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681517v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250214v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188870v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03998303v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Encrenaz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03971210v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Encrenaz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983869v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Apard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Chiossone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Precious Diagboya" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeannerod" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124591v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Olufade" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272401v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337280v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673507v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01050850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03033840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>