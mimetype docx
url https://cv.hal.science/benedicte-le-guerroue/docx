--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -579,269 +579,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00882622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of a scattered temperate forest tree : Sorbus torminalis L. (Crantz)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Demesure</w:t>
+                <w:t xml:space="preserve">Genetic variability of a scattered temperate forest tree: Sorbus torminalis L. (Crantz).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Demesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Lucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Prat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 57 (1), pp.63-71</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57, pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697501v1</w:t>
+                <w:t xml:space="preserve">halsde-00153217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of a scattered temperate forest tree: Sorbus torminalis L. (Crantz).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variability of a scattered temperate forest tree : Sorbus torminalis L. (Crantz)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Demesure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Prat</w:t>
+                <w:t xml:space="preserve">D. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 57, pp.63-71</w:t>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57 (1), pp.63-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00153217v1</w:t>
+                <w:t xml:space="preserve">hal-02697501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterozygosity and hybrid performance in larch</w:t>
               </w:r>
@@ -879,51 +879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 93, pp.1274-1281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1220,273 +1220,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies raisonnées d'échantillonnage pour capturer la diversité génétique et sa structuration dans les populations naturelles - Application aux mesures de gestion conservatoire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wild service tree: results of research and management implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Brachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
+                <w:t xml:space="preserve">Alain Valadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bilger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. colloque national du BRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Programme COST: Growing valuable broadleaved tree species</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Leuven, Belgium. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757653v1</w:t>
+                <w:t xml:space="preserve">hal-02817014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild service tree: results of research and management implications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+                <w:t xml:space="preserve">Stratégies raisonnées d'échantillonnage pour capturer la diversité génétique et sa structuration dans les populations naturelles - Application aux mesures de gestion conservatoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Valadon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
+                <w:t xml:space="preserve">Corinne Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lévêque</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme COST: Growing valuable broadleaved tree species</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Leuven, Belgium. 37 p</w:t>
+              <w:t xml:space="preserve">6. colloque national du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817014v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of a microsatellite markers dataset on polish populations of Scots pine</w:t>
               </w:r>
@@ -1580,51 +1580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a factorial mating design for the detection of relationships between quantitative traits and RAPD markers in larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1874,51 +1874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Working PartiesSomatic Cell Genetics S2.04-07. Molecular Genetics S2.04-06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1982,51 +1982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2353,51 +2353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Le Guerroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2910,51 +2910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0E518A4"/>
+    <w:nsid w:val="A4FBED2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3141,51 +3141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guesnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-Jacques Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697501v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Nowakowska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castiglione" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bisoffi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Darmency" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659918v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Le Guerrou&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guesnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882622v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-Jacques Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000101" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153217v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demesure" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697501v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arcade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dubois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Nowakowska" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Benoit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brachet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Buret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gou&#233;-Mourier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Villar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775964v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legionnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castiglione" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bisoffi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777420v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Darmency" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Arcade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paques" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>